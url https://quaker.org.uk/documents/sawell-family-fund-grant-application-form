--- v1 (2026-05-29)
+++ v2 (2026-10-16)
@@ -4,146 +4,110 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E49B1DA" w14:textId="7E4B1DB4" w:rsidR="00001D1A" w:rsidRPr="00744A20" w:rsidRDefault="00001D1A">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4E49B1DA" w14:textId="7E4B1DB4" w:rsidR="00001D1A" w:rsidRPr="00AA2F89" w:rsidRDefault="00001D1A" w:rsidP="00AA2F89">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00744A20">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AA2F89">
         <w:t>Sawell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00744A20">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AA2F89">
         <w:t xml:space="preserve"> Family Fund </w:t>
       </w:r>
-      <w:r w:rsidR="00B91458">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B91458" w:rsidRPr="00AA2F89">
         <w:t xml:space="preserve">Grants </w:t>
       </w:r>
-      <w:r w:rsidRPr="00744A20">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AA2F89">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00FC539F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FC539F" w:rsidRPr="00AA2F89">
         <w:t>Meeting Houses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C38E609" w14:textId="77777777" w:rsidR="00682BEB" w:rsidRPr="00B91458" w:rsidRDefault="00682BEB">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7C38E609" w14:textId="77777777" w:rsidR="00682BEB" w:rsidRPr="00B91458" w:rsidRDefault="00682BEB" w:rsidP="00AA2F89">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91458">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Aims</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDDF26A" w14:textId="55B95DC8" w:rsidR="00682BEB" w:rsidRPr="00744A20" w:rsidRDefault="00682BEB">
       <w:r w:rsidRPr="00744A20">
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="00382C6A">
         <w:t xml:space="preserve">develop and </w:t>
       </w:r>
       <w:r w:rsidRPr="00744A20">
         <w:t>enhance Meeting Houses to serve their Meeting</w:t>
       </w:r>
       <w:r w:rsidR="00001D1A" w:rsidRPr="00744A20">
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidR="00A14AAC" w:rsidRPr="00A14AAC">
         <w:t>worship</w:t>
       </w:r>
       <w:r w:rsidRPr="00744A20">
         <w:t xml:space="preserve"> and the local community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A98BD3" w14:textId="434FAE61" w:rsidR="00682BEB" w:rsidRPr="00744A20" w:rsidRDefault="00682BEB">
+    <w:p w14:paraId="2165E3CA" w14:textId="5744D086" w:rsidR="00682BEB" w:rsidRPr="00AA2F89" w:rsidRDefault="00682BEB" w:rsidP="00AA2F89">
       <w:r w:rsidRPr="00744A20">
         <w:t xml:space="preserve">To promote the benefit </w:t>
       </w:r>
       <w:r w:rsidR="001C5AE5" w:rsidRPr="00744A20">
         <w:t xml:space="preserve">of Quaker buildings </w:t>
       </w:r>
       <w:r w:rsidRPr="00744A20">
         <w:t>to communities and to inspire everyone to value and enjoy them</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE07075" w14:textId="77777777" w:rsidR="00682BEB" w:rsidRPr="00744A20" w:rsidRDefault="00001D1A">
       <w:r>
         <w:t>Small grants are available to</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29471B90" w14:textId="7692F2F9" w:rsidR="00001D1A" w:rsidRDefault="00682BEB" w:rsidP="00744A20">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Obtain</w:t>
       </w:r>
       <w:r w:rsidR="004A5681">
         <w:t xml:space="preserve"> and develop</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> information necessary to </w:t>
       </w:r>
       <w:r w:rsidR="000D38DD">
         <w:t>inform</w:t>
@@ -281,332 +245,302 @@
       </w:r>
       <w:r w:rsidR="00001D1A">
         <w:t xml:space="preserve">15,000 </w:t>
       </w:r>
       <w:r w:rsidR="00AE0846">
         <w:t xml:space="preserve">towards </w:t>
       </w:r>
       <w:r w:rsidR="009F5E4E">
         <w:t>development</w:t>
       </w:r>
       <w:r w:rsidR="00AE0846">
         <w:t xml:space="preserve"> costs </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>five year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0A974F" w14:textId="787FEC96" w:rsidR="009F2D7B" w:rsidRDefault="009F2D7B">
+    <w:p w14:paraId="5CE2D0E9" w14:textId="6530910F" w:rsidR="00382C6A" w:rsidRDefault="009F2D7B">
       <w:r>
         <w:t>Award of funding from the</w:t>
       </w:r>
       <w:r w:rsidR="009D73B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00001D1A">
         <w:t>Sawell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00001D1A">
         <w:t xml:space="preserve"> Family Fund</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does not affect the eligibility o</w:t>
       </w:r>
       <w:r w:rsidR="00AE0846">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> likelihood of a </w:t>
       </w:r>
       <w:r w:rsidR="00AE0846">
         <w:t xml:space="preserve">subsequent </w:t>
       </w:r>
       <w:r>
         <w:t>request to the M</w:t>
       </w:r>
       <w:r w:rsidR="00E33B4F">
         <w:t xml:space="preserve">eeting </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00E33B4F">
         <w:t xml:space="preserve">ouses </w:t>
       </w:r>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00E33B4F">
         <w:t>unds</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for grant or loan towards actual works in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE2D0E9" w14:textId="77777777" w:rsidR="00382C6A" w:rsidRDefault="00382C6A"/>
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="73EBA27F" w14:textId="77777777" w:rsidR="005663E3" w:rsidRPr="009F5E4E" w:rsidRDefault="009F2D7B" w:rsidP="00AA2F89">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="009F5E4E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Applications</w:t>
       </w:r>
       <w:r w:rsidR="005663E3" w:rsidRPr="009F5E4E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9FCF1A" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="005663E3">
       <w:r>
         <w:t xml:space="preserve">Fill in the </w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidR="00D45F45">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BF5A7F" w14:textId="6287227A" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458">
+    <w:p w14:paraId="59BF5A7F" w14:textId="795A49CB" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458">
       <w:r>
         <w:t xml:space="preserve">Send </w:t>
       </w:r>
       <w:r w:rsidR="00D45F45">
         <w:t xml:space="preserve">it to </w:t>
       </w:r>
       <w:r w:rsidR="00744A20">
         <w:t xml:space="preserve">Finance </w:t>
       </w:r>
       <w:r w:rsidR="002D374E">
         <w:t>Director</w:t>
       </w:r>
       <w:r w:rsidR="00744A20">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002D374E">
         <w:t xml:space="preserve">Quakers in </w:t>
       </w:r>
       <w:r w:rsidR="00744A20">
         <w:t xml:space="preserve">Britain, 173 Euston Road, London NW1 2BJ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176906A1" w14:textId="3330039D" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458">
       <w:r>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C5D48E" w14:textId="3F8CE763" w:rsidR="009F5E4E" w:rsidRDefault="00744A20" w:rsidP="00B91458">
+    <w:p w14:paraId="31C5D48E" w14:textId="348FF856" w:rsidR="009F5E4E" w:rsidRDefault="00744A20" w:rsidP="00B91458">
       <w:r>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:r w:rsidR="00B91458">
         <w:t xml:space="preserve">it to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00990985">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>finance@quaker.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> marked for the attention of the Finance </w:t>
       </w:r>
       <w:r w:rsidR="002D374E">
         <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D780D27" w14:textId="39965B5F" w:rsidR="005663E3" w:rsidRDefault="005663E3">
+    <w:p w14:paraId="2453A96D" w14:textId="1339D161" w:rsidR="00382C6A" w:rsidRDefault="005663E3">
       <w:r>
         <w:t xml:space="preserve">A letter </w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>supporting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>application</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> signed by the relevant Area Meeting clerk or clerk of Area Meeting Trustees sho</w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>uld</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> accompany the </w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>application</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE0846">
-        <w:t xml:space="preserve">  That letter should </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">indicate that the Area meeting and its trustees are aware of the </w:t>
+        <w:t xml:space="preserve">  That letter should indicate that the Area meeting and its trustees are aware of the </w:t>
       </w:r>
       <w:r w:rsidR="009F5E4E">
         <w:t>proposals</w:t>
       </w:r>
       <w:r w:rsidR="00AE0846">
         <w:t xml:space="preserve"> to develop or improve the meeting house and that they are supportive of that ambition.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2453A96D" w14:textId="77777777" w:rsidR="00382C6A" w:rsidRDefault="00382C6A"/>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="519D422C" w14:textId="77777777" w:rsidR="00001D1A" w:rsidRPr="00744A20" w:rsidRDefault="00001D1A" w:rsidP="00AA2F89">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Once your application has been submitted</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190063E2" w14:textId="04572A58" w:rsidR="005663E3" w:rsidRDefault="009F2D7B">
       <w:r>
         <w:t>Applications</w:t>
       </w:r>
       <w:r w:rsidR="005663E3">
         <w:t xml:space="preserve"> for funding </w:t>
       </w:r>
       <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="005663E3">
         <w:t xml:space="preserve"> normally be processed within two working weeks of the </w:t>
       </w:r>
       <w:r>
         <w:t>application</w:t>
       </w:r>
       <w:r w:rsidR="005663E3">
         <w:t xml:space="preserve"> being </w:t>
       </w:r>
       <w:r>
         <w:t>received</w:t>
       </w:r>
       <w:r w:rsidR="005663E3">
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="009F5E4E">
         <w:t>the BYM finance team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F049D08" w14:textId="7CF18BB1" w:rsidR="005663E3" w:rsidRDefault="005663E3">
+    <w:p w14:paraId="38979124" w14:textId="6FD71EC5" w:rsidR="00382C6A" w:rsidRDefault="005663E3">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>Finance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D374E">
         <w:t xml:space="preserve">Director </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>Recording</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Clerk plus one other member of </w:t>
       </w:r>
-      <w:r w:rsidR="002D374E">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Meeting </w:t>
+      <w:r w:rsidR="00C52544">
+        <w:t xml:space="preserve">e Senior Leadership Team </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will consider </w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>applications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="009F2D7B">
         <w:t>development</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> funding</w:t>
       </w:r>
       <w:r w:rsidR="000F7FFE">
         <w:t>.  They will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decide whether to award the sum requested in full, part or decline it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38979124" w14:textId="77777777" w:rsidR="00382C6A" w:rsidRDefault="00382C6A"/>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0CBBF93B" w14:textId="77777777" w:rsidR="00AE0846" w:rsidRPr="00B91458" w:rsidRDefault="00001D1A" w:rsidP="00AA2F89">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Grant Offers and Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22550DD9" w14:textId="77777777" w:rsidR="00682BEB" w:rsidRDefault="00713C81">
       <w:r>
         <w:t xml:space="preserve">If your application is successful, you will receive an offer of a grant which will be valid for </w:t>
       </w:r>
       <w:r w:rsidR="0069158E">
         <w:t>six</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> months f</w:t>
       </w:r>
       <w:r w:rsidR="0069158E">
         <w:t>rom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the date of offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34010743" w14:textId="7CA15591" w:rsidR="00713C81" w:rsidRDefault="00713C81">
       <w:r>
         <w:t>You will be asked to sign and return the acceptance form within 30 days.</w:t>
       </w:r>
       <w:r w:rsidR="0069158E">
@@ -743,95 +677,86 @@
       <w:r>
         <w:t xml:space="preserve">We ask that the meeting considers how the Meeting House </w:t>
       </w:r>
       <w:r w:rsidR="0069158E">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">made more accessible and </w:t>
       </w:r>
       <w:r w:rsidR="0069158E">
         <w:t xml:space="preserve">open to the </w:t>
       </w:r>
       <w:r w:rsidR="00744A20">
         <w:t xml:space="preserve">visiting </w:t>
       </w:r>
       <w:r w:rsidR="0069158E">
         <w:t xml:space="preserve">public, beyond </w:t>
       </w:r>
       <w:r w:rsidR="005D0650">
         <w:t xml:space="preserve">times of </w:t>
       </w:r>
       <w:r w:rsidR="0069158E">
         <w:t>worship.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6018D6E9" w14:textId="2F9A9225" w:rsidR="00AA2F89" w:rsidRDefault="00AA2F89" w:rsidP="00AA2F89">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Last updated May 2026</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1FEC445C" w14:textId="7C7D0A36" w:rsidR="001C5AE5" w:rsidRDefault="001C5AE5">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460731DF" w14:textId="3C68467A" w:rsidR="0069158E" w:rsidRDefault="00C4202E">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="460731DF" w14:textId="3C68467A" w:rsidR="0069158E" w:rsidRDefault="00C4202E" w:rsidP="00AA2F89">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B91458">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sawell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B91458">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Family Fund </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4202E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Grant</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91458">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0069158E" w:rsidRPr="00B91458">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723B7E1F" w14:textId="77777777" w:rsidR="00E86D56" w:rsidRPr="00B91458" w:rsidRDefault="00E86D56">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33C1200A" w14:textId="6C702362" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
       <w:r>
         <w:t>In respect of ……………………………Meeting House</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A66649" w14:textId="3247F2BB" w:rsidR="004C158D" w:rsidRDefault="004C158D">
       <w:r>
         <w:t>Date of application:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F6F2BB" w14:textId="0D37C38F" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
       <w:r>
         <w:t>Name of contact for the application</w:t>
       </w:r>
       <w:r w:rsidR="004C158D">
@@ -1052,63 +977,63 @@
         <w:t>worship?</w:t>
       </w:r>
       <w:r w:rsidR="00DD340B">
         <w:t xml:space="preserve"> If it is not open beyond worship, please explain why not</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1714ACAD" w14:textId="77777777" w:rsidR="00744A20" w:rsidRDefault="00744A20"/>
     <w:p w14:paraId="3E98EBEC" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458"/>
     <w:p w14:paraId="76D97DB3" w14:textId="7F319EBB" w:rsidR="00DD340B" w:rsidRDefault="00DD340B">
       <w:r>
         <w:t>Would you be interested in being contacted by</w:t>
       </w:r>
       <w:r w:rsidR="00786F84">
         <w:t xml:space="preserve"> someone from the groups below to support and </w:t>
       </w:r>
       <w:r w:rsidR="00525917">
         <w:t>advice</w:t>
       </w:r>
       <w:r w:rsidR="00786F84">
         <w:t xml:space="preserve"> on your </w:t>
       </w:r>
       <w:r w:rsidR="00C4202E">
         <w:t>project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B836D7" w14:textId="6B82336B" w:rsidR="00DD340B" w:rsidRDefault="008101B1" w:rsidP="00525917">
+    <w:p w14:paraId="10B836D7" w14:textId="266096AA" w:rsidR="00DD340B" w:rsidRDefault="008101B1" w:rsidP="00525917">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Local Development Worker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061C7E7F" w14:textId="7732B89A" w:rsidR="00DD340B" w:rsidRDefault="00DD340B" w:rsidP="00525917">
+    <w:p w14:paraId="061C7E7F" w14:textId="0391BD81" w:rsidR="00DD340B" w:rsidRDefault="00DD340B" w:rsidP="00525917">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="004C158D">
         <w:t>uaker Life</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008220DB">
         <w:t>Property Management Advisor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D63F4D" w14:textId="77777777" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00B91458"/>
     <w:p w14:paraId="0B9F972D" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458"/>
     <w:p w14:paraId="0477560B" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458"/>
     <w:p w14:paraId="4845EAA5" w14:textId="32AB5D0F" w:rsidR="00A028C3" w:rsidRDefault="00C4202E" w:rsidP="00B91458">
       <w:r>
@@ -1156,54 +1081,51 @@
     <w:p w14:paraId="449AD879" w14:textId="36BFDBBD" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00B91458">
       <w:r>
         <w:t>Sort Code</w:t>
       </w:r>
       <w:r w:rsidR="00C4202E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0098A4" w14:textId="795DAA90" w:rsidR="00C4202E" w:rsidRDefault="00A028C3" w:rsidP="00B91458">
       <w:r>
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00C4202E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02455C0C" w14:textId="77777777" w:rsidR="00DD340B" w:rsidRDefault="00DD340B" w:rsidP="00DD340B"/>
     <w:p w14:paraId="22BF64EA" w14:textId="2F07D614" w:rsidR="00C4202E" w:rsidRDefault="7FE3DEBB">
       <w:r>
         <w:t>Is there any additional information you wish to add to your application?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AADBA34" w14:textId="3E6603F4" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
     <w:p w14:paraId="64EE371D" w14:textId="4C2DDF2C" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
     <w:p w14:paraId="44042DE1" w14:textId="6F5F0F76" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
-    <w:p w14:paraId="6EF99A81" w14:textId="1F36B188" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="49123F82" w14:textId="7D26EE19" w:rsidR="6D58286C" w:rsidRDefault="6D58286C" w:rsidP="06D70361"/>
+    <w:p w14:paraId="49123F82" w14:textId="3A65C75D" w:rsidR="6D58286C" w:rsidRDefault="6D58286C" w:rsidP="00D54FA3"/>
     <w:sectPr w:rsidR="6D58286C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1830,175 +1752,178 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1202747454">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1430661393">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1712071087">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1938520886">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="828249748">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F70D30"/>
     <w:rsid w:val="00001D1A"/>
     <w:rsid w:val="000031E4"/>
     <w:rsid w:val="000069F9"/>
-    <w:rsid w:val="00024136"/>
     <w:rsid w:val="00057F95"/>
-    <w:rsid w:val="0009727F"/>
     <w:rsid w:val="000A4AD5"/>
     <w:rsid w:val="000A52CA"/>
     <w:rsid w:val="000D38DD"/>
     <w:rsid w:val="000F7FFE"/>
     <w:rsid w:val="00116865"/>
     <w:rsid w:val="00166F4D"/>
+    <w:rsid w:val="001B46C2"/>
     <w:rsid w:val="001C5AE5"/>
-    <w:rsid w:val="00227E42"/>
+    <w:rsid w:val="002107CE"/>
     <w:rsid w:val="00247CDF"/>
-    <w:rsid w:val="0025092A"/>
     <w:rsid w:val="0027163C"/>
     <w:rsid w:val="0028796A"/>
     <w:rsid w:val="002D374E"/>
-    <w:rsid w:val="00356BCB"/>
+    <w:rsid w:val="003076A2"/>
     <w:rsid w:val="00382C6A"/>
     <w:rsid w:val="003A1B46"/>
     <w:rsid w:val="003B78AA"/>
+    <w:rsid w:val="003E4047"/>
     <w:rsid w:val="00405F4C"/>
     <w:rsid w:val="00406231"/>
     <w:rsid w:val="00412719"/>
+    <w:rsid w:val="00426349"/>
     <w:rsid w:val="0044590B"/>
     <w:rsid w:val="00453AB7"/>
-    <w:rsid w:val="004621FA"/>
     <w:rsid w:val="004A5681"/>
+    <w:rsid w:val="004C12D7"/>
     <w:rsid w:val="004C158D"/>
     <w:rsid w:val="004E17D4"/>
     <w:rsid w:val="00521D3A"/>
     <w:rsid w:val="00525917"/>
-    <w:rsid w:val="00551958"/>
     <w:rsid w:val="005663E3"/>
-    <w:rsid w:val="00596810"/>
     <w:rsid w:val="005D0650"/>
     <w:rsid w:val="005E16FE"/>
     <w:rsid w:val="005E3904"/>
     <w:rsid w:val="00621A9E"/>
     <w:rsid w:val="006313C5"/>
     <w:rsid w:val="00671C07"/>
     <w:rsid w:val="00682BEB"/>
     <w:rsid w:val="0069158E"/>
     <w:rsid w:val="006D4983"/>
     <w:rsid w:val="00713C81"/>
     <w:rsid w:val="00744A20"/>
     <w:rsid w:val="00760A37"/>
     <w:rsid w:val="00782EDB"/>
     <w:rsid w:val="00786F84"/>
     <w:rsid w:val="007A306B"/>
     <w:rsid w:val="007C4B5F"/>
     <w:rsid w:val="007C55D5"/>
     <w:rsid w:val="007C59BB"/>
     <w:rsid w:val="007D6567"/>
     <w:rsid w:val="007E16DE"/>
     <w:rsid w:val="008101B1"/>
     <w:rsid w:val="008220DB"/>
     <w:rsid w:val="008449DE"/>
     <w:rsid w:val="008E5165"/>
     <w:rsid w:val="008E5519"/>
     <w:rsid w:val="008E7FF0"/>
     <w:rsid w:val="0098084A"/>
+    <w:rsid w:val="009906FE"/>
     <w:rsid w:val="009C5205"/>
     <w:rsid w:val="009D6B16"/>
     <w:rsid w:val="009D73B7"/>
     <w:rsid w:val="009F2D7B"/>
     <w:rsid w:val="009F5E4E"/>
     <w:rsid w:val="00A028C3"/>
     <w:rsid w:val="00A03B15"/>
     <w:rsid w:val="00A14AAC"/>
     <w:rsid w:val="00A91F91"/>
     <w:rsid w:val="00AA0EB7"/>
+    <w:rsid w:val="00AA2F89"/>
     <w:rsid w:val="00AC1458"/>
     <w:rsid w:val="00AD1911"/>
     <w:rsid w:val="00AE0846"/>
     <w:rsid w:val="00AE283D"/>
     <w:rsid w:val="00AE7781"/>
     <w:rsid w:val="00B20A67"/>
     <w:rsid w:val="00B91458"/>
     <w:rsid w:val="00BA7337"/>
     <w:rsid w:val="00BE33AD"/>
     <w:rsid w:val="00C0330C"/>
     <w:rsid w:val="00C4202E"/>
     <w:rsid w:val="00C422B6"/>
+    <w:rsid w:val="00C52544"/>
     <w:rsid w:val="00C624AA"/>
     <w:rsid w:val="00C77C5B"/>
     <w:rsid w:val="00C919BC"/>
     <w:rsid w:val="00CB4701"/>
     <w:rsid w:val="00CB785D"/>
     <w:rsid w:val="00CF76A5"/>
+    <w:rsid w:val="00D07006"/>
     <w:rsid w:val="00D45624"/>
     <w:rsid w:val="00D45F45"/>
+    <w:rsid w:val="00D54FA3"/>
     <w:rsid w:val="00D8556E"/>
-    <w:rsid w:val="00DA42A6"/>
     <w:rsid w:val="00DD340B"/>
     <w:rsid w:val="00DE66D8"/>
     <w:rsid w:val="00E33B4F"/>
+    <w:rsid w:val="00E361D3"/>
     <w:rsid w:val="00E86D56"/>
     <w:rsid w:val="00EA3B6D"/>
     <w:rsid w:val="00EA3F7A"/>
     <w:rsid w:val="00F1337B"/>
     <w:rsid w:val="00F70D30"/>
     <w:rsid w:val="00F9091E"/>
     <w:rsid w:val="00F94219"/>
     <w:rsid w:val="00F97870"/>
     <w:rsid w:val="00FC539F"/>
     <w:rsid w:val="00FE121F"/>
+    <w:rsid w:val="00FE16C5"/>
     <w:rsid w:val="06D70361"/>
     <w:rsid w:val="6D58286C"/>
     <w:rsid w:val="7FE3DEBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3258,50 +3183,71 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Notes xmlns="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74" xsi:nil="true"/>
+    <TaxCatchAll xmlns="725441cf-c764-4596-b976-debe4b8c0ad2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003AA9FCA462F03949BAE7FEF2FDFA5489" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f9ac98aec32980e0c0b0ec200b6f558d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74" xmlns:ns3="725441cf-c764-4596-b976-debe4b8c0ad2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e648297a52b7b0ebf3f6099ece8f6766" ns2:_="" ns3:_="">
     <xsd:import namespace="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74"/>
     <xsd:import namespace="725441cf-c764-4596-b976-debe4b8c0ad2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -3494,124 +3440,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE8C0931-7714-4736-A94A-EEFFB8B4E610}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDF09F5D-3005-452C-B31E-C69E7DB0E328}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74"/>
+    <ds:schemaRef ds:uri="725441cf-c764-4596-b976-debe4b8c0ad2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD854852-64D2-41C9-BD44-C7CB51E2405D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{326CCA71-E10F-4794-BDB2-200A4AB71123}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74"/>
     <ds:schemaRef ds:uri="725441cf-c764-4596-b976-debe4b8c0ad2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>773</Words>
-  <Characters>4408</Characters>
+  <Words>776</Words>
+  <Characters>4426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>RSOF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5171</CharactersWithSpaces>
+  <CharactersWithSpaces>5192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Huw Davies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003AA9FCA462F03949BAE7FEF2FDFA5489</vt:lpwstr>