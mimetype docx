--- v0 (2025-10-08)
+++ v1 (2026-05-29)
@@ -1,1379 +1,1634 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00A44048" w14:textId="6A583132" w:rsidR="007D4BB3" w:rsidRDefault="002562DA" w:rsidP="007D4BB3">
-[...37 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="4E49B1DA" w14:textId="7E4B1DB4" w:rsidR="00001D1A" w:rsidRPr="00744A20" w:rsidRDefault="00001D1A">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00092E3F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00744A20">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sawell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00744A20">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family Fund </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91458">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grants </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744A20">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC539F">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Meeting Houses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C38E609" w14:textId="77777777" w:rsidR="00682BEB" w:rsidRPr="00B91458" w:rsidRDefault="00682BEB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91458">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Aims</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2DDDF26A" w14:textId="55B95DC8" w:rsidR="00682BEB" w:rsidRPr="00744A20" w:rsidRDefault="00682BEB">
+      <w:r w:rsidRPr="00744A20">
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidR="00382C6A">
+        <w:t xml:space="preserve">develop and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744A20">
+        <w:t>enhance Meeting Houses to serve their Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A" w:rsidRPr="00744A20">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14AAC" w:rsidRPr="00A14AAC">
+        <w:t>worship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744A20">
+        <w:t xml:space="preserve"> and the local community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A98BD3" w14:textId="434FAE61" w:rsidR="00682BEB" w:rsidRPr="00744A20" w:rsidRDefault="00682BEB">
+      <w:r w:rsidRPr="00744A20">
+        <w:t xml:space="preserve">To promote the benefit </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5AE5" w:rsidRPr="00744A20">
+        <w:t xml:space="preserve">of Quaker buildings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744A20">
+        <w:t>to communities and to inspire everyone to value and enjoy them</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2165E3CA" w14:textId="77777777" w:rsidR="00682BEB" w:rsidRDefault="00682BEB">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the fund</w:t>
-[...23 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE07075" w14:textId="77777777" w:rsidR="00682BEB" w:rsidRPr="00744A20" w:rsidRDefault="00001D1A">
+      <w:r>
         <w:t>Small grants are available to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD49AB2" w14:textId="77777777" w:rsidR="00092E3F" w:rsidRPr="00092E3F" w:rsidRDefault="00092E3F" w:rsidP="00092E3F">
-      <w:pPr>
+    <w:p w14:paraId="29471B90" w14:textId="7692F2F9" w:rsidR="00001D1A" w:rsidRDefault="00682BEB" w:rsidP="00744A20">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Obtain</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5681">
+        <w:t xml:space="preserve"> and develop</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> information necessary to </w:t>
+      </w:r>
+      <w:r w:rsidR="000D38DD">
+        <w:t>inform</w:t>
+      </w:r>
+      <w:r w:rsidR="009D73B7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D38DD">
+        <w:t xml:space="preserve">enable </w:t>
+      </w:r>
+      <w:r w:rsidR="009D73B7">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>progress threshing</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t xml:space="preserve"> and reach decisions</w:t>
+      </w:r>
+      <w:r w:rsidR="009D73B7">
+        <w:t xml:space="preserve"> about the future of meeting houses.  This would </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3B6D">
+        <w:t>include carrying</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t xml:space="preserve"> out surveys, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC539F">
+        <w:t xml:space="preserve">feasibility studies, </w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t>produc</w:t>
+      </w:r>
+      <w:r w:rsidR="009D73B7">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t xml:space="preserve"> designs, submit</w:t>
+      </w:r>
+      <w:r w:rsidR="009D73B7">
+        <w:t>ting</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t xml:space="preserve"> planning applications and other preparatory work when planning improvement or development works on a meeting house</w:t>
+      </w:r>
+      <w:r w:rsidR="004E17D4">
+        <w:t>, or when considering the purchase of a meeting house.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F91BBC" w14:textId="62E18837" w:rsidR="00682BEB" w:rsidRDefault="00001D1A" w:rsidP="00744A20">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fund consultants to advise on community </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5681">
+        <w:t>engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and carry out building</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5681">
+        <w:t xml:space="preserve"> use</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> options appraisals</w:t>
+      </w:r>
+      <w:r w:rsidR="00382C6A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA9CC86" w14:textId="0D60FD51" w:rsidR="00682BEB" w:rsidRDefault="00001D1A" w:rsidP="00744A20">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fund procurement consultant</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5681">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to advise on contracting with management companies for lettings </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5681">
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>or maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00382C6A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52032AED" w14:textId="4F79EE32" w:rsidR="005663E3" w:rsidRPr="009F5E4E" w:rsidRDefault="005663E3">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49BFB73A" w14:textId="77777777" w:rsidR="00092E3F" w:rsidRPr="00092E3F" w:rsidRDefault="00092E3F" w:rsidP="00092E3F">
+    <w:p w14:paraId="3D616594" w14:textId="75FD6697" w:rsidR="005663E3" w:rsidRDefault="00406231">
+      <w:r>
+        <w:t>Individual feasibility and development g</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t xml:space="preserve">rants are available </w:t>
+      </w:r>
+      <w:r w:rsidR="005663E3">
+        <w:t>up to a value of £</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t>5,000</w:t>
+      </w:r>
+      <w:r w:rsidR="009D73B7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C82BFF2" w14:textId="1555968F" w:rsidR="009F2D7B" w:rsidRDefault="009F2D7B">
+      <w:r>
+        <w:t>No project will be awarded more than £</w:t>
+      </w:r>
+      <w:r w:rsidR="00001D1A">
+        <w:t xml:space="preserve">15,000 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0846">
+        <w:t xml:space="preserve">towards </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5E4E">
+        <w:t>development</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0846">
+        <w:t xml:space="preserve"> costs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>five year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0A974F" w14:textId="787FEC96" w:rsidR="009F2D7B" w:rsidRDefault="009F2D7B">
+      <w:r>
+        <w:t>Award of funding from the</w:t>
+      </w:r>
+      <w:r w:rsidR="009D73B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00001D1A">
+        <w:t>Sawell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00001D1A">
+        <w:t xml:space="preserve"> Family Fund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> does not affect the eligibility o</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0846">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> likelihood of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0846">
+        <w:t xml:space="preserve">subsequent </w:t>
+      </w:r>
+      <w:r>
+        <w:t>request to the M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33B4F">
+        <w:t xml:space="preserve">eeting </w:t>
+      </w:r>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33B4F">
+        <w:t xml:space="preserve">ouses </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33B4F">
+        <w:t>unds</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for grant or loan towards actual works in the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE2D0E9" w14:textId="77777777" w:rsidR="00382C6A" w:rsidRDefault="00382C6A"/>
+    <w:p w14:paraId="73EBA27F" w14:textId="77777777" w:rsidR="005663E3" w:rsidRPr="009F5E4E" w:rsidRDefault="009F2D7B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00092E3F">
+      <w:r w:rsidRPr="009F5E4E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Individual feasibility and development grants are available up to a value of £5,000. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Applications</w:t>
+      </w:r>
+      <w:r w:rsidR="005663E3" w:rsidRPr="009F5E4E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...150 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9FCF1A" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="005663E3">
+      <w:r>
+        <w:t xml:space="preserve">Fill in the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45F45">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BF5A7F" w14:textId="6287227A" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458">
+      <w:r>
+        <w:t xml:space="preserve">Send </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45F45">
+        <w:t xml:space="preserve">it to </w:t>
+      </w:r>
+      <w:r w:rsidR="00744A20">
+        <w:t xml:space="preserve">Finance </w:t>
+      </w:r>
+      <w:r w:rsidR="002D374E">
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00744A20">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D374E">
+        <w:t xml:space="preserve">Quakers in </w:t>
+      </w:r>
+      <w:r w:rsidR="00744A20">
+        <w:t xml:space="preserve">Britain, 173 Euston Road, London NW1 2BJ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176906A1" w14:textId="3330039D" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458">
+      <w:r>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6574CE0D" w14:textId="77777777" w:rsidR="00092E3F" w:rsidRPr="00092E3F" w:rsidRDefault="00092E3F" w:rsidP="00092E3F">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00092E3F">
+    <w:p w14:paraId="31C5D48E" w14:textId="3F8CE763" w:rsidR="009F5E4E" w:rsidRDefault="00744A20" w:rsidP="00B91458">
+      <w:r>
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91458">
+        <w:t xml:space="preserve">it to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00990985">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>finance@quaker.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00092E3F">
+      <w:r>
+        <w:t xml:space="preserve"> marked for the attention of the Finance </w:t>
+      </w:r>
+      <w:r w:rsidR="002D374E">
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D780D27" w14:textId="39965B5F" w:rsidR="005663E3" w:rsidRDefault="005663E3">
+      <w:r>
+        <w:t xml:space="preserve">A letter </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>supporting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> signed by the relevant Area Meeting clerk or clerk of Area Meeting Trustees sho</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>uld</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> accompany the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0846">
+        <w:t xml:space="preserve">  That letter should </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0846">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">indicate that the Area meeting and its trustees are aware of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5E4E">
+        <w:t>proposals</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0846">
+        <w:t xml:space="preserve"> to develop or improve the meeting house and that they are supportive of that ambition.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2453A96D" w14:textId="77777777" w:rsidR="00382C6A" w:rsidRDefault="00382C6A"/>
+    <w:p w14:paraId="519D422C" w14:textId="77777777" w:rsidR="00001D1A" w:rsidRPr="00744A20" w:rsidRDefault="00001D1A">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> marked for the attention of the Head of Finance &amp; Resources.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...78 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Once your application has been submitted</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485605AF" w14:textId="5EA51EAE" w:rsidR="00092E3F" w:rsidRPr="00092E3F" w:rsidRDefault="00092E3F" w:rsidP="00092E3F">
+    <w:p w14:paraId="190063E2" w14:textId="04572A58" w:rsidR="005663E3" w:rsidRDefault="009F2D7B">
+      <w:r>
+        <w:t>Applications</w:t>
+      </w:r>
+      <w:r w:rsidR="005663E3">
+        <w:t xml:space="preserve"> for funding </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="005663E3">
+        <w:t xml:space="preserve"> normally be processed within two working weeks of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidR="005663E3">
+        <w:t xml:space="preserve"> being </w:t>
+      </w:r>
+      <w:r>
+        <w:t>received</w:t>
+      </w:r>
+      <w:r w:rsidR="005663E3">
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5E4E">
+        <w:t>the BYM finance team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F049D08" w14:textId="7CF18BB1" w:rsidR="005663E3" w:rsidRDefault="005663E3">
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>Finance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D374E">
+        <w:t xml:space="preserve">Director </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>Recording</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Clerk plus one other member of </w:t>
+      </w:r>
+      <w:r w:rsidR="002D374E">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anagement </w:t>
+      </w:r>
+      <w:r w:rsidR="002D374E">
+        <w:t xml:space="preserve">Meeting </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">will consider </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>applications</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2D7B">
+        <w:t>development</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> funding</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7FFE">
+        <w:t>.  They will</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> decide whether to award the sum requested in full, part or decline it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38979124" w14:textId="77777777" w:rsidR="00382C6A" w:rsidRDefault="00382C6A"/>
+    <w:p w14:paraId="0CBBF93B" w14:textId="77777777" w:rsidR="00AE0846" w:rsidRPr="00B91458" w:rsidRDefault="00001D1A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00092E3F">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Applications for funding will normally be processed </w:t>
-[...94 lines deleted...]
-        </w:rPr>
+        <w:t>Grant Offers and Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22550DD9" w14:textId="77777777" w:rsidR="00682BEB" w:rsidRDefault="00713C81">
+      <w:r>
+        <w:t xml:space="preserve">If your application is successful, you will receive an offer of a grant which will be valid for </w:t>
+      </w:r>
+      <w:r w:rsidR="0069158E">
+        <w:t>six</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> months f</w:t>
+      </w:r>
+      <w:r w:rsidR="0069158E">
+        <w:t>rom</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the date of offer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34010743" w14:textId="7CA15591" w:rsidR="00713C81" w:rsidRDefault="00713C81">
+      <w:r>
+        <w:t>You will be asked to sign and return the acceptance form within 30 days.</w:t>
+      </w:r>
+      <w:r w:rsidR="0069158E">
+        <w:t xml:space="preserve"> Please allow up to two weeks for the payment, which will be made by BACS</w:t>
+      </w:r>
+      <w:r w:rsidR="002D374E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26806F7B" w14:textId="77777777" w:rsidR="0069158E" w:rsidRDefault="0069158E">
+      <w:r>
         <w:t>Grant offers are made subject to terms and conditions including the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF196BB" w14:textId="77777777" w:rsidR="00092E3F" w:rsidRPr="00092E3F" w:rsidRDefault="00092E3F" w:rsidP="00092E3F">
-      <w:pPr>
+    <w:p w14:paraId="284188DE" w14:textId="1411CAAF" w:rsidR="0069158E" w:rsidRDefault="0069158E" w:rsidP="00B91458">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Consultants and other professional advisors used should be suitably qualified e.g. member of relevant professional organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00382C6A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C758D" w14:textId="660CBEE6" w:rsidR="0069158E" w:rsidRDefault="0069158E" w:rsidP="00B91458">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>We will request a brief report within six months of the payment being made</w:t>
+      </w:r>
+      <w:r w:rsidR="00382C6A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A6984F" w14:textId="77777777" w:rsidR="0069158E" w:rsidRDefault="0069158E" w:rsidP="00B91458">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>We would like to share your experience with us and may contact you for this purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD5EBC1" w14:textId="77777777" w:rsidR="00092E3F" w:rsidRPr="00092E3F" w:rsidRDefault="00092E3F" w:rsidP="00092E3F">
-      <w:pPr>
+    <w:p w14:paraId="232DF2BB" w14:textId="227B4D1A" w:rsidR="0069158E" w:rsidRDefault="0069158E" w:rsidP="00B91458">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We ask </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91458">
+        <w:t xml:space="preserve">meetings </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00744A20">
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a donation to the Meeting Houses Funds</w:t>
+      </w:r>
+      <w:r w:rsidR="00744A20">
+        <w:t xml:space="preserve"> in the future</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> so that we can continue to support others. Meetings may choose to raise the money by holding a coffee morning</w:t>
+      </w:r>
+      <w:r w:rsidR="00382C6A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a special collection</w:t>
+      </w:r>
+      <w:r w:rsidR="00382C6A">
+        <w:t xml:space="preserve"> or from other sources when funds allow</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D393F4C" w14:textId="330DE19C" w:rsidR="00A028C3" w:rsidRDefault="0069158E" w:rsidP="00B91458">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...24 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We ask that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00382C6A">
+        <w:t xml:space="preserve">meeting considers how the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Meeting House </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91458">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A028C3">
+        <w:t>better used by community groups</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91458">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C5B638" w14:textId="73F5EBE9" w:rsidR="0069158E" w:rsidRDefault="00A028C3" w:rsidP="00B91458">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We ask that the meeting considers how the Meeting House </w:t>
+      </w:r>
+      <w:r w:rsidR="0069158E">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">made more accessible and </w:t>
+      </w:r>
+      <w:r w:rsidR="0069158E">
+        <w:t xml:space="preserve">open to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00744A20">
+        <w:t xml:space="preserve">visiting </w:t>
+      </w:r>
+      <w:r w:rsidR="0069158E">
+        <w:t xml:space="preserve">public, beyond </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0650">
+        <w:t xml:space="preserve">times of </w:t>
+      </w:r>
+      <w:r w:rsidR="0069158E">
+        <w:t>worship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEC445C" w14:textId="7C7D0A36" w:rsidR="001C5AE5" w:rsidRDefault="001C5AE5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460731DF" w14:textId="3C68467A" w:rsidR="0069158E" w:rsidRDefault="00C4202E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00092E3F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B91458">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
-        <w:t>We ask that</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF4C3C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sawell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B91458">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> the meeting considers how the meeting h</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00092E3F">
+        <w:t xml:space="preserve"> Family Fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4202E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
-        <w:t>ouse is made more accessible and open to the visiting public, beyond times of worship.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t>Grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91458">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="6295B26F" w14:textId="7A781FCE" w:rsidR="004C5738" w:rsidRDefault="004C5738" w:rsidP="004C5738">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0069158E" w:rsidRPr="00B91458">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Application Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723B7E1F" w14:textId="77777777" w:rsidR="00E86D56" w:rsidRPr="00B91458" w:rsidRDefault="00E86D56">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C1200A" w14:textId="6C702362" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>In respect of ……………………………Meeting House</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A66649" w14:textId="3247F2BB" w:rsidR="004C158D" w:rsidRDefault="004C158D">
       <w:r>
         <w:t>Date of application:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D691227" w14:textId="400320B2" w:rsidR="00026672" w:rsidRDefault="00026672" w:rsidP="00026672">
-[...111 lines deleted...]
-    <w:p w14:paraId="60061E4C" w14:textId="1FCB22AC" w:rsidR="004C5738" w:rsidRDefault="004C5738" w:rsidP="004C5738">
+    <w:p w14:paraId="12F6F2BB" w14:textId="0D37C38F" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>Name of contact for the application</w:t>
+      </w:r>
+      <w:r w:rsidR="004C158D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CAB445" w14:textId="2F55ED56" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>Contact postal address</w:t>
+      </w:r>
+      <w:r w:rsidR="004C158D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497287B8" w14:textId="0E7ED26A" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>Contact email</w:t>
+      </w:r>
+      <w:r w:rsidR="004C158D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CD70B7" w14:textId="325ADBA4" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>Contact telephone number</w:t>
+      </w:r>
+      <w:r w:rsidR="004C158D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6969F245" w14:textId="35C7DFEA" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>Contact’s role at Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="004C158D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285EED4E" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458"/>
+    <w:p w14:paraId="20804072" w14:textId="5AAC8B0A" w:rsidR="00A14AAC" w:rsidRDefault="00E86D56">
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14AAC">
+        <w:t xml:space="preserve">ive a brief description explaining the issue being explored in relation to the meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91458">
+        <w:t xml:space="preserve">house </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14AAC">
+        <w:t>(including a summary of any relevant minutes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73352728" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC"/>
+    <w:p w14:paraId="592C3040" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC"/>
+    <w:p w14:paraId="0F43F7DF" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC"/>
+    <w:p w14:paraId="3D88D9B6" w14:textId="4321ACA9" w:rsidR="00A14AAC" w:rsidRDefault="00E86D56">
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14AAC">
+        <w:t xml:space="preserve">escribe what you </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7FFE">
+        <w:t>will use</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14AAC">
+        <w:t xml:space="preserve"> the grant for</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461501B2" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC"/>
+    <w:p w14:paraId="2EEED6B1" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC"/>
+    <w:p w14:paraId="1BAF13A7" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC"/>
+    <w:p w14:paraId="2691AEDC" w14:textId="6F304E20" w:rsidR="00A14AAC" w:rsidRDefault="00744A20">
       <w:r>
         <w:t>How have Friends in the meeting been involved in the development and thinking process so far?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BED3EA" w14:textId="1644E2F9" w:rsidR="004C5738" w:rsidRDefault="004C5738" w:rsidP="004C5738">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5CC287AD" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458"/>
+    <w:p w14:paraId="2DDBD67C" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458"/>
+    <w:p w14:paraId="3DEDE272" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC"/>
+    <w:p w14:paraId="6A1515EA" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>Do you have a maintenance plan for the Meeting House?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5A4FC2" w14:textId="77777777" w:rsidR="004C158D" w:rsidRDefault="004C158D"/>
+    <w:p w14:paraId="2128B56F" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>What has been the average annual income for the Meeting House over the last five years?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CBA36F" w14:textId="77777777" w:rsidR="00744A20" w:rsidRDefault="00744A20"/>
+    <w:p w14:paraId="31C52423" w14:textId="77777777" w:rsidR="00A14AAC" w:rsidRDefault="00A14AAC">
+      <w:r>
+        <w:t>What has been the average annual expenditure on the Meeting House over the last five years?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B759A3E" w14:textId="77777777" w:rsidR="00C4202E" w:rsidRDefault="00C4202E"/>
+    <w:p w14:paraId="5CCF0AFA" w14:textId="1C63A906" w:rsidR="00A028C3" w:rsidRDefault="00E86D56" w:rsidP="00A028C3">
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14AAC">
+        <w:t xml:space="preserve">ow </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">often does </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14AAC">
+        <w:t>meeting for worship take place in the Meeting House</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and typically how many people are present</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14AAC">
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A028C3">
+      <w:r w:rsidR="00A028C3" w:rsidRPr="00A028C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A5CE93" w14:textId="77777777" w:rsidR="004C5738" w:rsidRDefault="004C5738" w:rsidP="004C5738">
-[...45 lines deleted...]
-    <w:p w14:paraId="2C2CFB61" w14:textId="77777777" w:rsidR="004C5738" w:rsidRDefault="004C5738" w:rsidP="004C5738">
+    <w:p w14:paraId="09AB0103" w14:textId="77777777" w:rsidR="00C4202E" w:rsidRDefault="00C4202E" w:rsidP="00A028C3"/>
+    <w:p w14:paraId="0F4ED7D2" w14:textId="626E178E" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00A028C3">
+      <w:r>
+        <w:t xml:space="preserve">Will the meeting house be more accessible </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> people with a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>disability</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (mobility, vision, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>hearing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) as a result of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86D56">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8A9EA3" w14:textId="77777777" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00A028C3"/>
+    <w:p w14:paraId="43CF7AA2" w14:textId="704EEF53" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00A028C3">
+      <w:r>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ill </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>sustainability</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>improvements</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be considered as part of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>feasibility</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>development</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> work?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B9C1BD" w14:textId="77777777" w:rsidR="00744A20" w:rsidRDefault="00744A20"/>
+    <w:p w14:paraId="0F0B0EF5" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458"/>
+    <w:p w14:paraId="36498C52" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458"/>
+    <w:p w14:paraId="32396AE1" w14:textId="587C728A" w:rsidR="00786F84" w:rsidRDefault="00786F84" w:rsidP="00786F84">
+      <w:r>
+        <w:t xml:space="preserve">How many groups / people, beyond the local meeting, currently use the Meeting House, please indicate numbers and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3B6D">
+        <w:t>frequency</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5738F882" w14:textId="77777777" w:rsidR="00744A20" w:rsidRDefault="00744A20" w:rsidP="00786F84"/>
+    <w:p w14:paraId="4AD02DB6" w14:textId="5B042FB4" w:rsidR="00A028C3" w:rsidRDefault="00A028C3">
+      <w:r>
+        <w:t>Do you hold events w</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD340B">
+        <w:t xml:space="preserve">hen is the Meeting House open to visitors outside of meeting for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3B6D">
+        <w:t>worship?</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD340B">
+        <w:t xml:space="preserve"> If it is not open beyond worship, please explain why not</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1714ACAD" w14:textId="77777777" w:rsidR="00744A20" w:rsidRDefault="00744A20"/>
+    <w:p w14:paraId="3E98EBEC" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458"/>
+    <w:p w14:paraId="76D97DB3" w14:textId="7F319EBB" w:rsidR="00DD340B" w:rsidRDefault="00DD340B">
+      <w:r>
+        <w:t>Would you be interested in being contacted by</w:t>
+      </w:r>
+      <w:r w:rsidR="00786F84">
+        <w:t xml:space="preserve"> someone from the groups below to support and </w:t>
+      </w:r>
+      <w:r w:rsidR="00525917">
+        <w:t>advice</w:t>
+      </w:r>
+      <w:r w:rsidR="00786F84">
+        <w:t xml:space="preserve"> on your </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B836D7" w14:textId="6B82336B" w:rsidR="00DD340B" w:rsidRDefault="008101B1" w:rsidP="00525917">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Quaker Stewardship Committee (QSC) Link Friend</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AD782B2" w14:textId="77777777" w:rsidR="004C5738" w:rsidRDefault="004C5738" w:rsidP="004C5738">
+        <w:t>Local Development Worker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061C7E7F" w14:textId="7732B89A" w:rsidR="00DD340B" w:rsidRDefault="00DD340B" w:rsidP="00525917">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Quaker Life staff from Friends House</w:t>
-[...60 lines deleted...]
-      </w:pPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="004C158D">
+        <w:t>uaker Life</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008220DB">
+        <w:t>Property Management Advisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D63F4D" w14:textId="77777777" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00B91458"/>
+    <w:p w14:paraId="0B9F972D" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458"/>
+    <w:p w14:paraId="0477560B" w14:textId="77777777" w:rsidR="00B91458" w:rsidRDefault="00B91458" w:rsidP="00B91458"/>
+    <w:p w14:paraId="4845EAA5" w14:textId="32AB5D0F" w:rsidR="00A028C3" w:rsidRDefault="00C4202E" w:rsidP="00B91458">
+      <w:r>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r w:rsidR="00A028C3">
+        <w:t xml:space="preserve"> of bank account into </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidR="00A028C3">
+        <w:t xml:space="preserve"> any </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grant</w:t>
+      </w:r>
+      <w:r w:rsidR="00A028C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="00A028C3">
+        <w:t xml:space="preserve"> be paid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699F19F6" w14:textId="45C1C6AA" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00B91458">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bank Name and address</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA129E1" w14:textId="35EF41E6" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00B91458">
+      <w:r>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449AD879" w14:textId="36BFDBBD" w:rsidR="00A028C3" w:rsidRDefault="00A028C3" w:rsidP="00B91458">
+      <w:r>
+        <w:t>Sort Code</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0098A4" w14:textId="795DAA90" w:rsidR="00C4202E" w:rsidRDefault="00A028C3" w:rsidP="00B91458">
+      <w:r>
+        <w:t>Account number</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4202E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02455C0C" w14:textId="77777777" w:rsidR="00DD340B" w:rsidRDefault="00DD340B" w:rsidP="00DD340B"/>
+    <w:p w14:paraId="22BF64EA" w14:textId="2F07D614" w:rsidR="00C4202E" w:rsidRDefault="7FE3DEBB">
       <w:r>
         <w:t>Is there any additional information you wish to add to your application?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773490F2" w14:textId="598C01B8" w:rsidR="00AE344C" w:rsidRPr="00AE344C" w:rsidRDefault="00026672" w:rsidP="00AE344C">
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="00330B88">
+    <w:p w14:paraId="1AADBA34" w14:textId="3E6603F4" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
+    <w:p w14:paraId="64EE371D" w14:textId="4C2DDF2C" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
+    <w:p w14:paraId="44042DE1" w14:textId="6F5F0F76" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
+    <w:p w14:paraId="6EF99A81" w14:textId="1F36B188" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
+    <w:p w14:paraId="7B0FB0B3" w14:textId="016768E0" w:rsidR="06D70361" w:rsidRDefault="06D70361"/>
+    <w:p w14:paraId="667F9292" w14:textId="275B29C1" w:rsidR="6D58286C" w:rsidRDefault="6D58286C" w:rsidP="06D70361"/>
+    <w:p w14:paraId="49123F82" w14:textId="7D26EE19" w:rsidR="6D58286C" w:rsidRDefault="6D58286C" w:rsidP="06D70361"/>
+    <w:sectPr w:rsidR="6D58286C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE21593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE82C7D4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="156A4503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A65EFAFA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39163287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FB65FE0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1442,149 +1697,359 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70134875"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB8CF2B8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1202747454">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1430661393">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="1712071087">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="4" w16cid:durableId="1938520886">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="828249748">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:revisionView w:inkAnnotations="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004C5738"/>
-[...22 lines deleted...]
-    <w:rsid w:val="37D13870"/>
+    <w:rsidRoot w:val="00F70D30"/>
+    <w:rsid w:val="00001D1A"/>
+    <w:rsid w:val="000031E4"/>
+    <w:rsid w:val="000069F9"/>
+    <w:rsid w:val="00024136"/>
+    <w:rsid w:val="00057F95"/>
+    <w:rsid w:val="0009727F"/>
+    <w:rsid w:val="000A4AD5"/>
+    <w:rsid w:val="000A52CA"/>
+    <w:rsid w:val="000D38DD"/>
+    <w:rsid w:val="000F7FFE"/>
+    <w:rsid w:val="00116865"/>
+    <w:rsid w:val="00166F4D"/>
+    <w:rsid w:val="001C5AE5"/>
+    <w:rsid w:val="00227E42"/>
+    <w:rsid w:val="00247CDF"/>
+    <w:rsid w:val="0025092A"/>
+    <w:rsid w:val="0027163C"/>
+    <w:rsid w:val="0028796A"/>
+    <w:rsid w:val="002D374E"/>
+    <w:rsid w:val="00356BCB"/>
+    <w:rsid w:val="00382C6A"/>
+    <w:rsid w:val="003A1B46"/>
+    <w:rsid w:val="003B78AA"/>
+    <w:rsid w:val="00405F4C"/>
+    <w:rsid w:val="00406231"/>
+    <w:rsid w:val="00412719"/>
+    <w:rsid w:val="0044590B"/>
+    <w:rsid w:val="00453AB7"/>
+    <w:rsid w:val="004621FA"/>
+    <w:rsid w:val="004A5681"/>
+    <w:rsid w:val="004C158D"/>
+    <w:rsid w:val="004E17D4"/>
+    <w:rsid w:val="00521D3A"/>
+    <w:rsid w:val="00525917"/>
+    <w:rsid w:val="00551958"/>
+    <w:rsid w:val="005663E3"/>
+    <w:rsid w:val="00596810"/>
+    <w:rsid w:val="005D0650"/>
+    <w:rsid w:val="005E16FE"/>
+    <w:rsid w:val="005E3904"/>
+    <w:rsid w:val="00621A9E"/>
+    <w:rsid w:val="006313C5"/>
+    <w:rsid w:val="00671C07"/>
+    <w:rsid w:val="00682BEB"/>
+    <w:rsid w:val="0069158E"/>
+    <w:rsid w:val="006D4983"/>
+    <w:rsid w:val="00713C81"/>
+    <w:rsid w:val="00744A20"/>
+    <w:rsid w:val="00760A37"/>
+    <w:rsid w:val="00782EDB"/>
+    <w:rsid w:val="00786F84"/>
+    <w:rsid w:val="007A306B"/>
+    <w:rsid w:val="007C4B5F"/>
+    <w:rsid w:val="007C55D5"/>
+    <w:rsid w:val="007C59BB"/>
+    <w:rsid w:val="007D6567"/>
+    <w:rsid w:val="007E16DE"/>
+    <w:rsid w:val="008101B1"/>
+    <w:rsid w:val="008220DB"/>
+    <w:rsid w:val="008449DE"/>
+    <w:rsid w:val="008E5165"/>
+    <w:rsid w:val="008E5519"/>
+    <w:rsid w:val="008E7FF0"/>
+    <w:rsid w:val="0098084A"/>
+    <w:rsid w:val="009C5205"/>
+    <w:rsid w:val="009D6B16"/>
+    <w:rsid w:val="009D73B7"/>
+    <w:rsid w:val="009F2D7B"/>
+    <w:rsid w:val="009F5E4E"/>
+    <w:rsid w:val="00A028C3"/>
+    <w:rsid w:val="00A03B15"/>
+    <w:rsid w:val="00A14AAC"/>
+    <w:rsid w:val="00A91F91"/>
+    <w:rsid w:val="00AA0EB7"/>
+    <w:rsid w:val="00AC1458"/>
+    <w:rsid w:val="00AD1911"/>
+    <w:rsid w:val="00AE0846"/>
+    <w:rsid w:val="00AE283D"/>
+    <w:rsid w:val="00AE7781"/>
+    <w:rsid w:val="00B20A67"/>
+    <w:rsid w:val="00B91458"/>
+    <w:rsid w:val="00BA7337"/>
+    <w:rsid w:val="00BE33AD"/>
+    <w:rsid w:val="00C0330C"/>
+    <w:rsid w:val="00C4202E"/>
+    <w:rsid w:val="00C422B6"/>
+    <w:rsid w:val="00C624AA"/>
+    <w:rsid w:val="00C77C5B"/>
+    <w:rsid w:val="00C919BC"/>
+    <w:rsid w:val="00CB4701"/>
+    <w:rsid w:val="00CB785D"/>
+    <w:rsid w:val="00CF76A5"/>
+    <w:rsid w:val="00D45624"/>
+    <w:rsid w:val="00D45F45"/>
+    <w:rsid w:val="00D8556E"/>
+    <w:rsid w:val="00DA42A6"/>
+    <w:rsid w:val="00DD340B"/>
+    <w:rsid w:val="00DE66D8"/>
+    <w:rsid w:val="00E33B4F"/>
+    <w:rsid w:val="00E86D56"/>
+    <w:rsid w:val="00EA3B6D"/>
+    <w:rsid w:val="00EA3F7A"/>
+    <w:rsid w:val="00F1337B"/>
+    <w:rsid w:val="00F70D30"/>
+    <w:rsid w:val="00F9091E"/>
+    <w:rsid w:val="00F94219"/>
+    <w:rsid w:val="00F97870"/>
+    <w:rsid w:val="00FC539F"/>
+    <w:rsid w:val="00FE121F"/>
+    <w:rsid w:val="06D70361"/>
+    <w:rsid w:val="6D58286C"/>
+    <w:rsid w:val="7FE3DEBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62B0EFC5"/>
+  <w14:docId w14:val="0CFA5CFD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{08F52E3F-A6AC-423F-B5B9-4310D1946012}"/>
+  <w15:docId w15:val="{119283C0-B8AF-4328-A3E7-691F0435E486}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1912,281 +2377,655 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004C5738"/>
+    <w:rsid w:val="007A306B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007D4BB3"/>
+    <w:rsid w:val="009D6B16"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002562DA"/>
+    <w:rsid w:val="009D6B16"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="40" w:after="0" w:line="480" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
       <w:b/>
+      <w:bCs/>
+      <w:iCs/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00804EA9"/>
+    <w:rsid w:val="003B78AA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C0483C"/>
+    <w:rsid w:val="008E5519"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E5519"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E5519"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E5519"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E5519"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E5519"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007D4BB3"/>
+    <w:rsid w:val="009D6B16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002562DA"/>
+    <w:rsid w:val="009D6B16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
+      <w:bCs/>
+      <w:iCs/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00804EA9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B78AA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F9091E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9091E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C0483C"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E5519"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:iCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E5519"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E5519"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E5519"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E5519"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E5519"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E5519"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008E5519"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E5519"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008E5519"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F5E4E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5E4E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E7FF0"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E7FF0"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FF0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E7FF0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FF0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004C5738"/>
+    <w:rsid w:val="00682BEB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00092E3F"/>
+    <w:rsid w:val="00744A20"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D374E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finance@quaker.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finance@quaker.org.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2410,86 +3249,396 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003AA9FCA462F03949BAE7FEF2FDFA5489" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f9ac98aec32980e0c0b0ec200b6f558d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74" xmlns:ns3="725441cf-c764-4596-b976-debe4b8c0ad2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e648297a52b7b0ebf3f6099ece8f6766" ns2:_="" ns3:_="">
+    <xsd:import namespace="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74"/>
+    <xsd:import namespace="725441cf-c764-4596-b976-debe4b8c0ad2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ac34fb01-fe5e-4f9e-976d-785db01853c9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="21" nillable="true" ma:displayName="Notes " ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="725441cf-c764-4596-b976-debe4b8c0ad2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{88da2e06-1652-4d95-94fe-541f861bc14e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="725441cf-c764-4596-b976-debe4b8c0ad2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Notes xmlns="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74" xsi:nil="true"/>
+    <TaxCatchAll xmlns="725441cf-c764-4596-b976-debe4b8c0ad2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6099FA81-E72C-4CE9-BC7D-D2D547F740D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD854852-64D2-41C9-BD44-C7CB51E2405D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74"/>
+    <ds:schemaRef ds:uri="725441cf-c764-4596-b976-debe4b8c0ad2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE8C0931-7714-4736-A94A-EEFFB8B4E610}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDF09F5D-3005-452C-B31E-C69E7DB0E328}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f88cdb7f-6e2a-44d8-bbf0-66e360f00c74"/>
+    <ds:schemaRef ds:uri="725441cf-c764-4596-b976-debe4b8c0ad2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4779</Characters>
+  <Pages>5</Pages>
+  <Words>773</Words>
+  <Characters>4408</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>RSOF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5606</CharactersWithSpaces>
+  <CharactersWithSpaces>5171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Lisa Kiew</dc:creator>
+  <dc:creator>Huw Davies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003AA9FCA462F03949BAE7FEF2FDFA5489</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>54000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>