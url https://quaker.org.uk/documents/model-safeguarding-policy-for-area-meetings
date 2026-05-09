--- v0 (2025-10-30)
+++ v1 (2026-05-09)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7510AEE7" w14:textId="5A380890" w:rsidR="00ED21A5" w:rsidRDefault="008D3A7A" w:rsidP="008D3A7A">
+    <w:p w14:paraId="7510AEE7" w14:textId="5A380890" w:rsidR="00ED21A5" w:rsidRDefault="008D3A7A" w:rsidP="00745EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc50647446"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="001A16F1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AD6C68" wp14:editId="4224A16E">
             <wp:extent cx="547749" cy="958850"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="26" name="Picture 26" title="Area Meeting Quaker logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -67,244 +66,234 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="559360" cy="979175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BD6EB1" w14:textId="32D91E59" w:rsidR="001A16F1" w:rsidRDefault="009513F8" w:rsidP="008D3A7A">
+    <w:p w14:paraId="33BD6EB1" w14:textId="5B3D303A" w:rsidR="001A16F1" w:rsidRPr="00745EDB" w:rsidRDefault="000A49C5" w:rsidP="00745EDB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="008D3A7A">
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="009513F8" w:rsidRPr="00745EDB">
         <w:t>Safeguarding Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00205C85" w:rsidRPr="008D3A7A">
-[...3 lines deleted...]
-        <w:t>XXX Area Quaker Meeting</w:t>
+      <w:r w:rsidR="00745EDB" w:rsidRPr="00745EDB">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009513F8" w:rsidRPr="00745EDB">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidR="009513F8" w:rsidRPr="00745EDB">
+        <w:t xml:space="preserve"> Area Quaker Meeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1956B1" w14:textId="77777777" w:rsidR="00FC4BF2" w:rsidRPr="00FC4BF2" w:rsidRDefault="00FC4BF2" w:rsidP="00FC4BF2"/>
-    <w:p w14:paraId="1B68AE7A" w14:textId="77777777" w:rsidR="00910C49" w:rsidRPr="00E40248" w:rsidRDefault="00910C49" w:rsidP="001A16F1">
+    <w:p w14:paraId="19FA3B3D" w14:textId="66AA3313" w:rsidR="001B1D13" w:rsidRPr="00E40248" w:rsidRDefault="001B0A82" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc50647449"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00E40248">
-[...17 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00DD3ACF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3ACF">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Safeguarding Policy</w:t>
       </w:r>
-      <w:r w:rsidR="005D06BD" w:rsidRPr="00E40248">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00DD3ACF">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="005D06BD" w:rsidRPr="00E40248">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00DD3ACF">
+        <w:rPr>
+          <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidR="005D06BD" w:rsidRPr="00E40248">
-[...33 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00DD3ACF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3ACF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Area </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3ACF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quaker Meeting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B22B7" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">written in line with </w:t>
+      </w:r>
+      <w:r w:rsidR="00002139" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>legislation, policy and guidance that seeks to protect children</w:t>
+      </w:r>
+      <w:r w:rsidR="00915E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4D16">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">young people and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75753" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adults </w:t>
+      </w:r>
+      <w:r w:rsidR="00002139" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in England</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75753" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00002139" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wales</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5E1A" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00767EAF" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We have adopted this Policy and associated </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5CCC" w:rsidRPr="001B0A82">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Safeguarding Procedures and Toolkit.</w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Safeguarding Procedures and Toolkit</w:t>
       </w:r>
       <w:r w:rsidR="00767EAF" w:rsidRPr="262A1E88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>We have adopted this Policy and associated Procedures in accordance with statutory guidance</w:t>
+        <w:t xml:space="preserve"> in accordance with statutory guidance</w:t>
       </w:r>
       <w:r w:rsidR="00441B17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00767EAF" w:rsidRPr="262A1E88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBF607D" w14:textId="77777777" w:rsidR="00E40248" w:rsidRDefault="001F18C2" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40248">
@@ -423,103 +412,95 @@
         </w:rPr>
         <w:t xml:space="preserve"> Quaker AM. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8ACD13" w14:textId="77777777" w:rsidR="001B1D13" w:rsidRPr="005D0949" w:rsidRDefault="001B1D13" w:rsidP="001A16F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D0949">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This document provides members and attenders, as well as children, young people and their families, with the overarching principles that guide our approach to the protection of children, young people and adults at risk in our Quaker communities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EA38A3" w14:textId="77777777" w:rsidR="00E86AE3" w:rsidRPr="00C16481" w:rsidRDefault="00E86AE3" w:rsidP="001A16F1">
+    <w:p w14:paraId="00EA38A3" w14:textId="24BF555F" w:rsidR="00E86AE3" w:rsidRPr="00C16481" w:rsidRDefault="00E86AE3" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F5171C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>What we do</w:t>
       </w:r>
       <w:r w:rsidR="00C16481" w:rsidRPr="00F5171C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00C16481" w:rsidRPr="001B1D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a s</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ummary of </w:t>
       </w:r>
       <w:r w:rsidR="00002139" w:rsidRPr="001B1D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1D13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>activities with children, young people and adults</w:t>
+        <w:t xml:space="preserve">activities </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00C16481" w:rsidRPr="001B1D13">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001B1D13">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(delete where appropriate)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348B6A75" w14:textId="77777777" w:rsidR="00E86AE3" w:rsidRPr="00C16481" w:rsidRDefault="00E86AE3" w:rsidP="001A16F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1797" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16481">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -635,142 +616,172 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1797" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16481">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Residential Events</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16481">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are occasionally organised for adults and children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEA50B7" w14:textId="2018A928" w:rsidR="00DF62A0" w:rsidRPr="00C16481" w:rsidRDefault="000E0F88" w:rsidP="001A16F1">
+    <w:p w14:paraId="1DEA50B7" w14:textId="57BA371F" w:rsidR="00DF62A0" w:rsidRPr="00C16481" w:rsidRDefault="000E0F88" w:rsidP="001A16F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1797" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0F88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pastoral Care</w:t>
       </w:r>
       <w:r w:rsidR="00E86AE3" w:rsidRPr="262A1E88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00DF62A0" w:rsidRPr="262A1E88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The meeting does not expect those who provide pastoral care (“Overseers”) or other volunteers acting on behalf of the meeting, to provide regulated activities for adults such as personal care or regular support with activities such as financial affairs. </w:t>
+        <w:t>The meeting does not expect those who provide pastoral care</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12AD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF62A0" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other volunteers acting on behalf of the meeting, to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF62A0" w:rsidRPr="004D5FA4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regulated activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF62A0" w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for adults such as personal care or regular support with activities such as financial affairs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41274F6D" w14:textId="77777777" w:rsidR="00E86AE3" w:rsidRPr="00DF62A0" w:rsidRDefault="00E86AE3" w:rsidP="001A16F1">
+    <w:p w14:paraId="41274F6D" w14:textId="5917E907" w:rsidR="00E86AE3" w:rsidRPr="00DF62A0" w:rsidRDefault="00E86AE3" w:rsidP="001A16F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1797" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF62A0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Projects</w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Projects:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF62A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF62A0">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF62A0">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>eg: lunch club, youth club, social project, etc.)</w:t>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF62A0">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: lunch club, youth club, social project, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1EE55D" w14:textId="77777777" w:rsidR="00E86AE3" w:rsidRPr="00C16481" w:rsidRDefault="00E86AE3" w:rsidP="001A16F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1797" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16481">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hiring out rooms in our buildings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6851CF50" w14:textId="77777777" w:rsidR="00697D9A" w:rsidRPr="006C2279" w:rsidRDefault="002A4EFD" w:rsidP="00FC4BF2">
@@ -848,146 +859,144 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, regardless of age, disability, gender reassignment, race, religion or belief, sex or sexual orientation</w:t>
       </w:r>
       <w:r w:rsidRPr="00767EAF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Quakers recognise ‘that of God’ in everyone.  All </w:t>
       </w:r>
       <w:r w:rsidR="0046118B" w:rsidRPr="00767EAF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>people d</w:t>
       </w:r>
       <w:r w:rsidRPr="00767EAF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">eserve respect, value </w:t>
+        <w:t xml:space="preserve">eserve respect, value and appropriate care. Our care extends to people who are potentially vulnerable to abuse and </w:t>
+      </w:r>
+      <w:r w:rsidR="0046118B" w:rsidRPr="00767EAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">even </w:t>
       </w:r>
       <w:r w:rsidRPr="00767EAF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">to those who may be perpetrators.  We recognise abuse can include, but is not limited to, physical, sexual, emotional abuse and neglect. </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6F5B" w:rsidRPr="005D0949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We know that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quakers may be open to risks because we foster a culture of welcome and trust for </w:t>
+      </w:r>
+      <w:r w:rsidR="006A46AB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We accept that often an abuser is known to or in a trusted relationship with the child or adult</w:t>
+      </w:r>
+      <w:r w:rsidR="006A46AB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and that </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5D0E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sometimes </w:t>
+      </w:r>
+      <w:r w:rsidR="006A46AB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buse</w:t>
+      </w:r>
+      <w:r w:rsidR="006A46AB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rs can be covert manipulators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0973EAD1" w14:textId="77777777" w:rsidR="006351F8" w:rsidRDefault="006E71BA" w:rsidP="001A16F1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5171C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">and appropriate care. Our care extends to people who are potentially vulnerable to abuse and </w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t>Responsibilities</w:t>
       </w:r>
       <w:r w:rsidR="005E517C" w:rsidRPr="00F5171C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E517C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC3211">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                   </w:t>
       </w:r>
       <w:r w:rsidR="00F9575E" w:rsidRPr="00F17D0D">
@@ -1138,50 +1147,55 @@
       </w:r>
       <w:r w:rsidR="00A00964">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="006A46AB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F17D0D" w:rsidRPr="00F17D0D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">afeguarding work delegated as agreed between the parties.  </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="669F5FB2" w14:textId="62B65F53" w:rsidR="006E71BA" w:rsidRPr="00BC6108" w:rsidRDefault="006E71BA" w:rsidP="001A16F1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E40248">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40248">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ontact details</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17D0D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00900ECF" w:rsidRPr="00F17D0D">
@@ -1326,51 +1340,51 @@
         </w:rPr>
         <w:t xml:space="preserve">have an established and complementary spirit-led Quaker nominations process. The primary focus of our processes to place individuals in roles is </w:t>
       </w:r>
       <w:r w:rsidR="00DE4B25" w:rsidRPr="005D0949">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="006A46AB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prioritise </w:t>
       </w:r>
       <w:r w:rsidR="00DE4B25" w:rsidRPr="005D0949">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the safety of our vulnerable groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272B6B35" w14:textId="77777777" w:rsidR="006E71BA" w:rsidRDefault="001D0789" w:rsidP="001A16F1">
+    <w:p w14:paraId="272B6B35" w14:textId="389BA414" w:rsidR="006E71BA" w:rsidRDefault="001D0789" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F5171C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Training and Good Practice </w:t>
       </w:r>
       <w:r w:rsidR="005D6F5B" w:rsidRPr="00F5171C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="005D6F5B" w:rsidRPr="00F5171C">
         <w:t xml:space="preserve">                                                                </w:t>
       </w:r>
       <w:r w:rsidR="005F75BC">
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r w:rsidR="005D6F5B" w:rsidRPr="00F5171C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C50AD6" w:rsidRPr="005D0949">
@@ -1543,50 +1557,74 @@
       </w:r>
       <w:r w:rsidR="006E71BA" w:rsidRPr="005D0949">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>003</w:t>
       </w:r>
       <w:r w:rsidR="00910C49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E71BA" w:rsidRPr="005D0949">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1111.</w:t>
       </w:r>
       <w:r w:rsidR="006E71BA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="00E4352B" w:rsidRPr="00E4352B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Thirtyone:eight</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="00E4352B" w:rsidRPr="00E4352B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> home </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="00E4352B" w:rsidRPr="00E4352B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>page</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47BCA898" w14:textId="77777777" w:rsidR="00642855" w:rsidRPr="00944E8D" w:rsidRDefault="00642855" w:rsidP="001A16F1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Procedure for r</w:t>
       </w:r>
       <w:r w:rsidRPr="00944E8D">
         <w:t>esponding to concerns or allegations of abuse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9CAEFB" w14:textId="77777777" w:rsidR="00642855" w:rsidRPr="005D0949" w:rsidRDefault="00642855" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D0949">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1934,118 +1972,122 @@
       <w:r w:rsidR="006E71BA" w:rsidRPr="262A1E88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>unsupervised contact</w:t>
       </w:r>
       <w:r w:rsidRPr="262A1E88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with those groups</w:t>
       </w:r>
       <w:r w:rsidR="006E71BA" w:rsidRPr="262A1E88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006E71BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6041D318" w14:textId="4B2E97EC" w:rsidR="00D710CA" w:rsidRDefault="00D710CA" w:rsidP="001A16F1">
+    <w:p w14:paraId="6041D318" w14:textId="17FA39E5" w:rsidR="00D710CA" w:rsidRDefault="00D710CA" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="262A1E88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room Hire                                                                                                              </w:t>
       </w:r>
       <w:r w:rsidR="002F6EFE" w:rsidRPr="262A1E88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
       <w:r w:rsidRPr="262A1E88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Each of our local meeting room’s hire agreements will require that organisations and individuals hiring rooms on our premises take responsibility for safeguarding for all their activities. It will require that any organisation using our premises has their own safeguarding policy which follows national good practice and has their own insurance in place.</w:t>
+        <w:t xml:space="preserve">Each of our local meeting room’s hire agreements will require that organisations and individuals hiring rooms on our premises take responsibility for safeguarding for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64096">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="262A1E88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>their activities. It will require that any organisation using our premises has their own safeguarding policy which follows national good practice and has their own insurance in place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584C2180" w14:textId="77777777" w:rsidR="000C002A" w:rsidRDefault="000C002A" w:rsidP="001A16F1">
+    <w:p w14:paraId="584C2180" w14:textId="5E4B0351" w:rsidR="000C002A" w:rsidRDefault="000C002A" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Regular </w:t>
       </w:r>
       <w:r w:rsidRPr="000C002A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Reviews </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                                                                                                                    </w:t>
       </w:r>
       <w:r w:rsidR="002F6EFE">
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
       <w:r w:rsidRPr="00E67248">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This policy will be reviewed annually in the light of any new guidance, information or legislation. A more comprehensive review will take place every three</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">This policy will be reviewed annually in the light of any new guidance, information or legislation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAE06E9" w14:textId="77777777" w:rsidR="00181684" w:rsidRDefault="00181684" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref22453234"/>
       <w:bookmarkStart w:id="4" w:name="_Ref22455081"/>
       <w:bookmarkStart w:id="5" w:name="_Toc50647448"/>
       <w:r w:rsidRPr="005D0949">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Key </w:t>
       </w:r>
       <w:r w:rsidR="002B536C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0949">
@@ -2145,175 +2187,146 @@
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXX</w:t>
       </w:r>
       <w:r w:rsidR="0097153F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0741474A" w14:textId="77777777" w:rsidR="007F544B" w:rsidRDefault="007F544B" w:rsidP="001A16F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B9C26D" w14:textId="643CB038" w:rsidR="002A7C51" w:rsidRPr="007F544B" w:rsidRDefault="0097153F" w:rsidP="001A16F1">
+    <w:p w14:paraId="5584A720" w14:textId="519B1B7D" w:rsidR="00BA6ED1" w:rsidRPr="002A7C51" w:rsidRDefault="007B1AAF" w:rsidP="00AB4CA1">
       <w:pPr>
         <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007F544B">
+        <w:t xml:space="preserve">Content reviewed at QiB: </w:t>
+      </w:r>
+      <w:r w:rsidR="00204E0E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>REVIEWED 13/04/23: no changes. MM</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t>Jan 2026</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA6ED1" w:rsidRPr="002A7C51" w:rsidSect="00B17088">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="794" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E277148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AEA08DC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2807,249 +2820,272 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="991176378">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1186211843">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="89744045">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1970503055">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1887915157">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E71BA"/>
     <w:rsid w:val="00002139"/>
+    <w:rsid w:val="0001175A"/>
+    <w:rsid w:val="0002720F"/>
     <w:rsid w:val="00034EC8"/>
     <w:rsid w:val="000414AB"/>
     <w:rsid w:val="00046C3A"/>
     <w:rsid w:val="00050242"/>
+    <w:rsid w:val="00052F00"/>
     <w:rsid w:val="000761D9"/>
     <w:rsid w:val="0009224B"/>
+    <w:rsid w:val="000A49C5"/>
     <w:rsid w:val="000C002A"/>
+    <w:rsid w:val="000C5CCC"/>
     <w:rsid w:val="000E0F88"/>
     <w:rsid w:val="000F3EDB"/>
     <w:rsid w:val="00105CEA"/>
     <w:rsid w:val="001408EB"/>
     <w:rsid w:val="00172AB8"/>
     <w:rsid w:val="00181684"/>
     <w:rsid w:val="001A16F1"/>
+    <w:rsid w:val="001A601D"/>
+    <w:rsid w:val="001B0A82"/>
     <w:rsid w:val="001B1D13"/>
     <w:rsid w:val="001B2F10"/>
     <w:rsid w:val="001C0ED2"/>
     <w:rsid w:val="001C7342"/>
     <w:rsid w:val="001D0789"/>
     <w:rsid w:val="001D1644"/>
+    <w:rsid w:val="001D573A"/>
     <w:rsid w:val="001F18C2"/>
     <w:rsid w:val="00203B9B"/>
+    <w:rsid w:val="00204E0E"/>
     <w:rsid w:val="00205C85"/>
     <w:rsid w:val="00224E36"/>
     <w:rsid w:val="0023521B"/>
     <w:rsid w:val="00286003"/>
     <w:rsid w:val="00292233"/>
     <w:rsid w:val="002A4EFD"/>
     <w:rsid w:val="002A7C51"/>
     <w:rsid w:val="002B0322"/>
     <w:rsid w:val="002B3241"/>
     <w:rsid w:val="002B536C"/>
     <w:rsid w:val="002D1C66"/>
     <w:rsid w:val="002F0A6B"/>
     <w:rsid w:val="002F6EFE"/>
+    <w:rsid w:val="00312843"/>
     <w:rsid w:val="003458E2"/>
     <w:rsid w:val="00357A6B"/>
+    <w:rsid w:val="00394BBF"/>
     <w:rsid w:val="003D1BC9"/>
     <w:rsid w:val="003D5D0E"/>
     <w:rsid w:val="004128CA"/>
     <w:rsid w:val="00441B17"/>
     <w:rsid w:val="0046118B"/>
     <w:rsid w:val="004C070D"/>
     <w:rsid w:val="004D2593"/>
     <w:rsid w:val="004D5E1A"/>
+    <w:rsid w:val="004D5FA4"/>
     <w:rsid w:val="004D7B3E"/>
     <w:rsid w:val="005253FE"/>
     <w:rsid w:val="00552AA9"/>
     <w:rsid w:val="005573C7"/>
     <w:rsid w:val="00594C60"/>
     <w:rsid w:val="005D06BD"/>
     <w:rsid w:val="005D0949"/>
     <w:rsid w:val="005D21BA"/>
     <w:rsid w:val="005D6F5B"/>
     <w:rsid w:val="005E517C"/>
     <w:rsid w:val="005F75BC"/>
     <w:rsid w:val="00602410"/>
+    <w:rsid w:val="006264F1"/>
+    <w:rsid w:val="006351F8"/>
     <w:rsid w:val="00642855"/>
     <w:rsid w:val="00645533"/>
+    <w:rsid w:val="00647013"/>
     <w:rsid w:val="00651886"/>
     <w:rsid w:val="00697D9A"/>
     <w:rsid w:val="006A46AB"/>
     <w:rsid w:val="006C2279"/>
+    <w:rsid w:val="006E5CD8"/>
     <w:rsid w:val="006E71BA"/>
     <w:rsid w:val="007254B1"/>
+    <w:rsid w:val="00745EDB"/>
     <w:rsid w:val="00767EAF"/>
     <w:rsid w:val="00771098"/>
     <w:rsid w:val="007777BC"/>
     <w:rsid w:val="007A08EF"/>
+    <w:rsid w:val="007B1AAF"/>
     <w:rsid w:val="007B22B7"/>
-    <w:rsid w:val="007C0C9C"/>
     <w:rsid w:val="007C5ECE"/>
     <w:rsid w:val="007E6D64"/>
     <w:rsid w:val="007F0E5F"/>
     <w:rsid w:val="007F544B"/>
     <w:rsid w:val="007F5D89"/>
     <w:rsid w:val="008246EA"/>
     <w:rsid w:val="008251B0"/>
     <w:rsid w:val="00897D4E"/>
     <w:rsid w:val="008B213D"/>
     <w:rsid w:val="008D3A7A"/>
     <w:rsid w:val="008E5524"/>
     <w:rsid w:val="008F6DBC"/>
     <w:rsid w:val="00900ECF"/>
     <w:rsid w:val="00910C49"/>
     <w:rsid w:val="00915E52"/>
     <w:rsid w:val="009513F8"/>
     <w:rsid w:val="00957582"/>
     <w:rsid w:val="00965D44"/>
     <w:rsid w:val="0097153F"/>
     <w:rsid w:val="00974A47"/>
     <w:rsid w:val="00980F94"/>
     <w:rsid w:val="009B1F1A"/>
-    <w:rsid w:val="009E18C1"/>
+    <w:rsid w:val="009D14FD"/>
+    <w:rsid w:val="009D3678"/>
     <w:rsid w:val="00A00964"/>
+    <w:rsid w:val="00A12AD8"/>
     <w:rsid w:val="00A142A9"/>
     <w:rsid w:val="00A203A1"/>
     <w:rsid w:val="00A440C8"/>
     <w:rsid w:val="00A47F18"/>
     <w:rsid w:val="00A76F19"/>
     <w:rsid w:val="00AB2268"/>
     <w:rsid w:val="00AB4CA1"/>
     <w:rsid w:val="00AC3211"/>
     <w:rsid w:val="00AD7732"/>
     <w:rsid w:val="00AF4D16"/>
     <w:rsid w:val="00B17088"/>
     <w:rsid w:val="00B47576"/>
-    <w:rsid w:val="00B72EA9"/>
     <w:rsid w:val="00B9171E"/>
     <w:rsid w:val="00BA6ED1"/>
     <w:rsid w:val="00BB439A"/>
     <w:rsid w:val="00BE629F"/>
     <w:rsid w:val="00C16481"/>
     <w:rsid w:val="00C50AD6"/>
     <w:rsid w:val="00C94520"/>
     <w:rsid w:val="00CB2714"/>
     <w:rsid w:val="00CC4863"/>
+    <w:rsid w:val="00D641F1"/>
     <w:rsid w:val="00D710CA"/>
     <w:rsid w:val="00D75753"/>
+    <w:rsid w:val="00D85386"/>
+    <w:rsid w:val="00DD3ACF"/>
     <w:rsid w:val="00DD6DC7"/>
     <w:rsid w:val="00DE4B25"/>
     <w:rsid w:val="00DE628F"/>
     <w:rsid w:val="00DF2F2D"/>
     <w:rsid w:val="00DF62A0"/>
     <w:rsid w:val="00E40248"/>
     <w:rsid w:val="00E4098F"/>
+    <w:rsid w:val="00E4352B"/>
     <w:rsid w:val="00E5720F"/>
     <w:rsid w:val="00E6262B"/>
+    <w:rsid w:val="00E64096"/>
     <w:rsid w:val="00E67248"/>
     <w:rsid w:val="00E76CF3"/>
     <w:rsid w:val="00E820EC"/>
     <w:rsid w:val="00E86AE3"/>
     <w:rsid w:val="00E973FA"/>
     <w:rsid w:val="00EC5E2F"/>
     <w:rsid w:val="00ED21A5"/>
     <w:rsid w:val="00EE6A76"/>
     <w:rsid w:val="00F17D0D"/>
     <w:rsid w:val="00F4019C"/>
+    <w:rsid w:val="00F45E93"/>
     <w:rsid w:val="00F5171C"/>
     <w:rsid w:val="00F53C5D"/>
     <w:rsid w:val="00F731F6"/>
     <w:rsid w:val="00F95081"/>
     <w:rsid w:val="00F9575E"/>
     <w:rsid w:val="00FC4BF2"/>
     <w:rsid w:val="013BA0A8"/>
     <w:rsid w:val="02D77109"/>
     <w:rsid w:val="1FC135F8"/>
     <w:rsid w:val="262A1E88"/>
     <w:rsid w:val="5A4E3BE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43BD074E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2D177124-6BDF-4450-8B29-FA126F280261}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3420,64 +3456,64 @@
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A16F1"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008D3A7A"/>
+    <w:rsid w:val="00745EDB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0070C0"/>
-      <w:sz w:val="48"/>
-      <w:szCs w:val="48"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006C2279"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
@@ -3558,58 +3594,58 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008D3A7A"/>
+    <w:rsid w:val="00745EDB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0070C0"/>
-      <w:sz w:val="48"/>
-      <w:szCs w:val="48"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006C2279"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A47F18"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
@@ -3830,62 +3866,75 @@
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00205C85"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00205C85"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E4352B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thirtyoneeight.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4122,50 +4171,80 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Status xmlns="58c3489a-dc71-4915-b474-427260c39428">Pending</Status>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="58c3489a-dc71-4915-b474-427260c39428">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Service1 xmlns="71d49dfa-2593-4e95-8d37-ca0c583a3f55">Service Agreement</Service1>
+    <Permissions_x0020_Configured xmlns="71d49dfa-2593-4e95-8d37-ca0c583a3f55">No</Permissions_x0020_Configured>
+    <Organisation xmlns="71d49dfa-2593-4e95-8d37-ca0c583a3f55">Britain Yearly Meeting</Organisation>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <TaxCatchAll xmlns="71d49dfa-2593-4e95-8d37-ca0c583a3f55" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="58c3489a-dc71-4915-b474-427260c39428" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008049BE9CF2AC1444BB27478011242005" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="55de1e8662cf9728dd0a6e18a8772f04">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71d49dfa-2593-4e95-8d37-ca0c583a3f55" xmlns:ns3="58c3489a-dc71-4915-b474-427260c39428" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc39bec6ad598e78180a83214a1150bf" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="71d49dfa-2593-4e95-8d37-ca0c583a3f55"/>
     <xsd:import namespace="58c3489a-dc71-4915-b474-427260c39428"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Organisation"/>
                 <xsd:element ref="ns2:Permissions_x0020_Configured"/>
                 <xsd:element ref="ns2:Service1"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:Status" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
@@ -4495,144 +4574,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4FE9E31-0D52-4CC4-9B6F-E6A008D9C74E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85D2F954-6F64-498A-9C4D-E5A2A88751C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B0B1B8B-9755-4D34-BCAA-FAB2A5314E48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="58c3489a-dc71-4915-b474-427260c39428"/>
+    <ds:schemaRef ds:uri="71d49dfa-2593-4e95-8d37-ca0c583a3f55"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA822A3-9AE2-49DC-B528-1AD37C4539F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="71d49dfa-2593-4e95-8d37-ca0c583a3f55"/>
     <ds:schemaRef ds:uri="58c3489a-dc71-4915-b474-427260c39428"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6098</Characters>
+  <Pages>2</Pages>
+  <Words>1041</Words>
+  <Characters>5939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7153</CharactersWithSpaces>
+  <CharactersWithSpaces>6967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Mitchell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008049BE9CF2AC1444BB27478011242005</vt:lpwstr>
   </property>