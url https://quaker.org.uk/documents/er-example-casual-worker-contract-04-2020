--- v0 (2025-10-07)
+++ v1 (2026-04-23)
@@ -1,53 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03FEF97A" w14:textId="77777777" w:rsidR="001249AE" w:rsidRPr="001249AE" w:rsidRDefault="001249AE" w:rsidP="001249AE">
       <w:pPr>
         <w:pStyle w:val="Notesbox"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001249AE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>NOTE FOR EMPLOYERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B575AA" w14:textId="77777777" w:rsidR="002F769C" w:rsidRPr="001249AE" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:pPr>
         <w:pStyle w:val="Notesbox"/>
       </w:pPr>
       <w:r w:rsidRPr="001249AE">
         <w:t xml:space="preserve">The example </w:t>
@@ -324,80 +326,69 @@
       <w:r>
         <w:t xml:space="preserve"> of the relevant month by credit transfer, in respect of work undertaken in the previous month. Any deductions due in respect of tax or national insurance will </w:t>
       </w:r>
       <w:r w:rsidR="00AE0AD0">
         <w:t>be deducted from the payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74459861" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00AE0AD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Hours of work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF3BED2" w14:textId="77777777" w:rsidR="00AE0AD0" w:rsidRDefault="00AE0AD0" w:rsidP="00AE0AD0">
       <w:r>
         <w:t>Work will be offered to you on an "ad hoc" basis as and when there is a requirement for work to be done. You are free to accept or decline such offers of work. The hours required during each Assignment will be notified to you in advance of that Assignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEC4240" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="00AE0AD0" w:rsidP="00AE0AD0">
       <w:r>
         <w:t>You will be entitled to an unpaid break of 20 minutes where a period of work is of a duration in excess of six hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3787BD98" w14:textId="77777777" w:rsidR="003D14D2" w:rsidRDefault="003D14D2">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0BB6616D" w14:textId="626E2B80" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00AE0AD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Annual holidays</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4AD25B" w14:textId="77777777" w:rsidR="008A583F" w:rsidRPr="008A583F" w:rsidRDefault="008A583F" w:rsidP="00A0696F">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r w:rsidRPr="008A583F">
         <w:t>Holiday entitlement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328E175C" w14:textId="1A0AC948" w:rsidR="008A583F" w:rsidRPr="00540F25" w:rsidRDefault="008A583F" w:rsidP="00A0696F">
       <w:r w:rsidRPr="00540F25">
+        <w:lastRenderedPageBreak/>
         <w:t>You will accrue holiday hours for every hour you work, at the rate of 12.07% per hour worked in each pay period (</w:t>
       </w:r>
       <w:r w:rsidR="00070FB8">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00325733">
         <w:t>he pay period being</w:t>
       </w:r>
       <w:r w:rsidRPr="00540F25">
         <w:t xml:space="preserve"> the time covered by your payslip). The amount of annual leave you accrue will therefore depend on the number of hours you work. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10230515" w14:textId="77777777" w:rsidR="008A583F" w:rsidRPr="008A583F" w:rsidRDefault="008A583F" w:rsidP="00A0696F">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r w:rsidRPr="008A583F">
         <w:t>Holiday pay</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A86B63F" w14:textId="77777777" w:rsidR="008A583F" w:rsidRPr="00540F25" w:rsidRDefault="008A583F" w:rsidP="00A0696F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -497,81 +488,111 @@
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pension </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528AF29E" w14:textId="26A63440" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
         <w:t xml:space="preserve">You will be automatically enrolled in a pension scheme made available to you, should your monthly earnings with us reach the auto enrolment threshold, </w:t>
       </w:r>
       <w:r w:rsidR="008A583F">
         <w:t>whi</w:t>
       </w:r>
       <w:r w:rsidR="009038B0">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="008A583F">
         <w:t>h is a figure determined annually by Government</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. In order to be eligible, you will also need to be between age 22 and state pension age. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378A7A28" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Further information about the pension scheme can be viewed on request by speaking with one of the Area Meeting Trustees. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567D1371" w14:textId="77777777" w:rsidR="00096563" w:rsidRPr="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
-      <w:pPr>
+    <w:p w14:paraId="56B7EFE5" w14:textId="77777777" w:rsidR="004870D1" w:rsidRDefault="004870D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096563">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note to employers. </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00096563">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567D1371" w14:textId="50F15E35" w:rsidR="00096563" w:rsidRPr="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>Although there is a legal requirement to auto enrol casual workers in the above circumstances, it is not anticipated that this scenario would occur, because casual workers should not be engaged for frequent work (if work is frequent, the individual should be deemed an employee and issued with a written statement of terms and conditions).</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00096563">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Note to employers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175FB7C3" w14:textId="140E3118" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096563">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Although there is a legal requirement to auto enrol casual workers in the above circumstances, it is not anticipated that this scenario would occur, because casual workers should not be engaged for frequent work</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77B9C">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and therefore unlikely to reach the earnings threshold for auto-enrolment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096563">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if work is frequent, the individual should be deemed an employee and issued with a written statement of terms and conditions).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1961EC" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Other Benefits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECE6969" w14:textId="162010D2" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="00091B2A">
         <w:t xml:space="preserve">you are </w:t>
       </w:r>
       <w:r>
         <w:t>a Casual Worker, the Area Meeting does not provide any other benefits to you. In particular there is no right to contractual sick pay, special or maternity leave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FAEB059" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
         <w:t>Depending on your earnings with the Area Meeting, you may be entitled to Statutory parental payments such as maternity pay.</w:t>
       </w:r>
@@ -633,62 +654,59 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> As an individual, you have the right to join, or not join, a trade union of your choice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46475CFF" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Standards of performance/ behaviour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC7859E" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
         <w:t>You are required to comply with all reasonable instructions given to you by the manager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135DD638" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
         <w:t>You are required to undertake your tasks with the integrity, care and skill required by the Area Meeting standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EFD154" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
-        <w:t xml:space="preserve">If we have concerns about your performance or behaviour, we will normally take action with a view to enabling improvement. This may include holding a meeting with you. Such a meeting could result in a warning or termination of this Agreement. You have the </w:t>
-      </w:r>
+        <w:t>If we have concerns about your performance or behaviour, we will normally take action with a view to enabling improvement. This may include holding a meeting with you. Such a meeting could result in a warning or termination of this Agreement. You have the right to be accompanied by a work colleague or trade union representative at the meeting.  We may decide to terminate this Agreement with or without notice and with or without a prior meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383E32B9" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>right to be accompanied by a work colleague or trade union representative at the meeting.  We may decide to terminate this Agreement with or without notice and with or without a prior meeting.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Complaints procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452CA751" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
         <w:t>Any complaints that you may have about your engagement should be made to the manager who supervises your casual work. A meeting will be arranged to aim to resolve your complaints and you have a right to be accompanied by a work colleague or trade union representative at this meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1BAC89" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Booking work and c</w:t>
       </w:r>
       <w:r w:rsidR="002F769C">
         <w:t>ancellation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B6E302" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:r>
         <w:t>The Area Meeting will endeavour to provide at least two weeks’ notice of a request for you to work, when this is feasible to do so. However, on occasions, there may be a short-notice requirement for work in which the request may be made with shorter notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482F7208" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
@@ -713,99 +731,119 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="208591A1" w14:textId="77777777" w:rsidR="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Bulletlist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If cancelled with less than 24 hours’ notice – full payment for the hours that were booked. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F307FB1" w14:textId="77777777" w:rsidR="00096563" w:rsidRPr="00096563" w:rsidRDefault="00096563" w:rsidP="00096563">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096563">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Note to employers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429F779A" w14:textId="05D28C8A" w:rsidR="002F769C" w:rsidRPr="00096563" w:rsidRDefault="008A583F" w:rsidP="00096563">
+    <w:p w14:paraId="429F779A" w14:textId="11CAE4F7" w:rsidR="002F769C" w:rsidRPr="00096563" w:rsidRDefault="008A583F" w:rsidP="00096563">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>There is no requirement to pay cancellation compensation, but</w:t>
       </w:r>
       <w:r w:rsidR="00096563" w:rsidRPr="00096563">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Area Meetings may wish to adopt a cancellation policy as a point of fairness and good practice.</w:t>
+        <w:t xml:space="preserve"> Area Meetings may wish to adopt a cancellation policy as a point of fairness and good practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00096563" w:rsidRPr="00E77B9C">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77B9C" w:rsidRPr="00F51C7F">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Further, from 2027, the government plans to introduce a requirement to pay cancellation compensation, if a shift is cancelled at short notice. The government has not yet defined ‘short notice.’ Further information about this will be provided nearer the time.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77B9C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABC21AA" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Equal opportunities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6464FB" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:r>
         <w:t>The Area Meeting provides equal opportunities and is committed to the principle of equality regardless of age, disability, gender reassignment, marriage and civil partnership, pregnancy or maternity, race, religion or belief, sex or sexual orientation. The Area Meeting will apply policies that are fair, equitable and consistent with skills and abilities. You have a duty to support us in implementing these policies to ensure equality of opportunity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C82AC28" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Data protection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C132C23" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:r>
-        <w:t xml:space="preserve">The information that you provide us about yourself for the purpose of administrative procedures in relation to your engagement will be processed in line with data protection legislation that is in force from time to time. Please read our Workforce Privacy Notice </w:t>
+        <w:t xml:space="preserve">The information that you provide us about yourself for the purpose of administrative procedures in relation to your engagement will be processed in line with data protection legislation that is in force from time to time. Please read our Workforce </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>which sets out the types of data we process about you and the reason for the processing.</w:t>
+        <w:t>Privacy Notice which sets out the types of data we process about you and the reason for the processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5690F7A1" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:r>
         <w:t xml:space="preserve">You shall make yourself aware of the Area Meeting’s policies on data protection with regard to data processing undertaken by you in the course of your duties and act in accordance with those policies at all times. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1278CF2E" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB0DC92" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:r>
         <w:t>All information that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F0AA41A" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Bulletlist"/>
       </w:pPr>
       <w:r>
@@ -875,61 +913,67 @@
     <w:p w14:paraId="58C3BB15" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:r>
         <w:t>You are required to familiarise yourself with and comply with Area Meeting procedures on, for example but not limited to, health and safety and equal opportunities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67ECF0B7" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Health and safety at work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DB7F64" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:r>
         <w:t>Under Health and Safety legislation each individual has a legal responsibility for their own welfare and for the health and safety of others.  Any queries you may have relating to health and safety matters should be raise</w:t>
       </w:r>
       <w:r w:rsidR="00096563">
         <w:t>d in the first instance with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your manager. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB2C9D1" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00096563">
+    <w:p w14:paraId="0AB2C9D1" w14:textId="7704A08D" w:rsidR="002F769C" w:rsidRDefault="00E77B9C" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Notice</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">This agreement is terminable on notification from either you or the Area Meeting. No notice is required for its termination. </w:t>
+        <w:t>Termination of this agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F50A08" w14:textId="1A63D12C" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="002F769C">
+      <w:r>
+        <w:t xml:space="preserve">This agreement is terminable on notification from either you or the Area Meeting. No notice </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77B9C">
+        <w:t xml:space="preserve">period </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is required for its termination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8E83BC" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:r>
         <w:t>The Area Meeting will inform you if a decision is made to no longer consider you for periods of work. You agree that you will inform the Area Meeting that you no longer intend to offer your services to it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C60B14B" w14:textId="77777777" w:rsidR="002F769C" w:rsidRDefault="002F769C" w:rsidP="00096563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Acknowledgement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447E5699" w14:textId="77777777" w:rsidR="002F769C" w:rsidRPr="001249AE" w:rsidRDefault="002F769C" w:rsidP="002F769C">
       <w:r>
         <w:t>Please sign below to indicate that you have read and understood the contents of this agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCD08F1" w14:textId="77777777" w:rsidR="001249AE" w:rsidRPr="00D1554B" w:rsidRDefault="00D1554B" w:rsidP="00D1554B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
         </w:tabs>
@@ -975,51 +1019,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4FFB89" w14:textId="77777777" w:rsidR="00D1554B" w:rsidRPr="00D1554B" w:rsidRDefault="00D1554B" w:rsidP="00D1554B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1554B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1554B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A71703D" w14:textId="77777777" w:rsidR="00D1554B" w:rsidRDefault="000742CC" w:rsidP="00D1554B">
+    <w:p w14:paraId="5A71703D" w14:textId="77777777" w:rsidR="00D1554B" w:rsidRDefault="004870D1" w:rsidP="00D1554B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:pict w14:anchorId="7A4EB2A6">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEBBA36" w14:textId="77777777" w:rsidR="00D1554B" w:rsidRPr="00D1554B" w:rsidRDefault="00D1554B" w:rsidP="00D1554B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:rPr>
@@ -1075,273 +1119,273 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="432B970D" w14:textId="77777777" w:rsidR="00D1554B" w:rsidRPr="00D1554B" w:rsidRDefault="00D1554B" w:rsidP="00D1554B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1554B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1554B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D1554B" w:rsidRPr="00D1554B" w:rsidSect="00555492">
-[...3 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidR="00D1554B" w:rsidRPr="00D1554B" w:rsidSect="00F51C7F">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CC1D1B7" w14:textId="77777777" w:rsidR="00DA55E7" w:rsidRDefault="00DA55E7">
+    <w:p w14:paraId="70F3F47A" w14:textId="77777777" w:rsidR="00B25F13" w:rsidRDefault="00B25F13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BA478F7" w14:textId="77777777" w:rsidR="00DA55E7" w:rsidRDefault="00DA55E7">
+    <w:p w14:paraId="6FCE6E95" w14:textId="77777777" w:rsidR="00B25F13" w:rsidRDefault="00B25F13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Slab">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="200006FF" w:usb1="8000405F" w:usb2="00000022" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61060D90" w14:textId="44A86FD4" w:rsidR="000C26A5" w:rsidRPr="000C26A5" w:rsidRDefault="000C26A5" w:rsidP="000C26A5">
+  <w:p w14:paraId="61060D90" w14:textId="4170F49E" w:rsidR="000C26A5" w:rsidRPr="000C26A5" w:rsidRDefault="000C26A5" w:rsidP="000C26A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008D129F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Quaker</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> employers resource – example </w:t>
     </w:r>
     <w:r w:rsidR="00D1554B">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>casual worker contract</w:t>
     </w:r>
     <w:r w:rsidR="00D1554B">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>04</w:t>
     </w:r>
     <w:r w:rsidR="0006092A">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>-20</w:t>
     </w:r>
     <w:r w:rsidR="00D1554B">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="003A39E4">
+    <w:r w:rsidR="00E77B9C">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40D05ADD" w14:textId="5EFA31E1" w:rsidR="00B7285A" w:rsidRPr="00454C59" w:rsidRDefault="00B7285A" w:rsidP="00454C59">
+  <w:p w14:paraId="40D05ADD" w14:textId="564FA4AD" w:rsidR="00B7285A" w:rsidRPr="00454C59" w:rsidRDefault="00B7285A" w:rsidP="00454C59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008D129F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Quaker</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> resource – example casual worker contract</w:t>
+      <w:t xml:space="preserve"> employers resource – example casual worker contract</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>04-202</w:t>
     </w:r>
-    <w:r w:rsidR="000742CC">
+    <w:r w:rsidR="00DB3DFE">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DFBEA02" w14:textId="77777777" w:rsidR="00DA55E7" w:rsidRDefault="00DA55E7">
+    <w:p w14:paraId="24A58CC0" w14:textId="77777777" w:rsidR="00B25F13" w:rsidRDefault="00B25F13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="210E3DD9" w14:textId="77777777" w:rsidR="00DA55E7" w:rsidRDefault="00DA55E7">
+    <w:p w14:paraId="17D19170" w14:textId="77777777" w:rsidR="00B25F13" w:rsidRDefault="00B25F13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="612A208C" w14:textId="1FD21D3C" w:rsidR="00B7285A" w:rsidRDefault="00B7285A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AB83C98" wp14:editId="065FE04E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
@@ -2420,204 +2464,214 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1153135201">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="233708638">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1231430825">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1569808126">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="257637202">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="396054446">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FA9"/>
     <w:rsid w:val="00000AA7"/>
     <w:rsid w:val="00022391"/>
     <w:rsid w:val="000256B3"/>
     <w:rsid w:val="0006092A"/>
     <w:rsid w:val="00070FB8"/>
     <w:rsid w:val="00073468"/>
     <w:rsid w:val="000742CC"/>
     <w:rsid w:val="00075121"/>
     <w:rsid w:val="00077F11"/>
     <w:rsid w:val="00087185"/>
     <w:rsid w:val="00091B2A"/>
     <w:rsid w:val="00096563"/>
     <w:rsid w:val="000A248B"/>
     <w:rsid w:val="000A6C2F"/>
     <w:rsid w:val="000C1550"/>
     <w:rsid w:val="000C26A5"/>
     <w:rsid w:val="000C7E79"/>
+    <w:rsid w:val="000E398A"/>
     <w:rsid w:val="00103D9B"/>
     <w:rsid w:val="001249AE"/>
     <w:rsid w:val="001258B6"/>
     <w:rsid w:val="001B6EF7"/>
     <w:rsid w:val="001D1962"/>
     <w:rsid w:val="00207CAF"/>
     <w:rsid w:val="00233FA9"/>
     <w:rsid w:val="0028740E"/>
     <w:rsid w:val="0029169A"/>
     <w:rsid w:val="002E1B3C"/>
     <w:rsid w:val="002E647E"/>
     <w:rsid w:val="002F3BB6"/>
     <w:rsid w:val="002F769C"/>
     <w:rsid w:val="00325733"/>
     <w:rsid w:val="00383596"/>
     <w:rsid w:val="00387CD6"/>
     <w:rsid w:val="003A0279"/>
     <w:rsid w:val="003A39E4"/>
     <w:rsid w:val="003A3E46"/>
     <w:rsid w:val="003B4F62"/>
     <w:rsid w:val="003D14D2"/>
     <w:rsid w:val="003D322D"/>
     <w:rsid w:val="003E5012"/>
     <w:rsid w:val="00410CE1"/>
     <w:rsid w:val="00440851"/>
     <w:rsid w:val="00454C59"/>
+    <w:rsid w:val="004870D1"/>
     <w:rsid w:val="004B5E5E"/>
     <w:rsid w:val="004C4B27"/>
     <w:rsid w:val="004C6B01"/>
     <w:rsid w:val="00510C54"/>
     <w:rsid w:val="005264EF"/>
     <w:rsid w:val="00526989"/>
     <w:rsid w:val="00540DD8"/>
     <w:rsid w:val="00555492"/>
     <w:rsid w:val="00561662"/>
+    <w:rsid w:val="00585792"/>
     <w:rsid w:val="005D30B2"/>
     <w:rsid w:val="005F7D18"/>
     <w:rsid w:val="006411CC"/>
     <w:rsid w:val="00642DFB"/>
     <w:rsid w:val="0064441A"/>
     <w:rsid w:val="00677E2A"/>
     <w:rsid w:val="0068749E"/>
     <w:rsid w:val="00692903"/>
     <w:rsid w:val="006958A6"/>
     <w:rsid w:val="006B6946"/>
     <w:rsid w:val="006E0D91"/>
     <w:rsid w:val="00737BE8"/>
     <w:rsid w:val="007656CD"/>
+    <w:rsid w:val="00785D7E"/>
     <w:rsid w:val="007F38CB"/>
     <w:rsid w:val="00821367"/>
     <w:rsid w:val="00827392"/>
     <w:rsid w:val="00856897"/>
     <w:rsid w:val="008A583F"/>
     <w:rsid w:val="008B2E32"/>
     <w:rsid w:val="008B3680"/>
     <w:rsid w:val="008E67D3"/>
     <w:rsid w:val="008E7503"/>
     <w:rsid w:val="009038B0"/>
     <w:rsid w:val="0090629F"/>
     <w:rsid w:val="00910C32"/>
     <w:rsid w:val="009125A8"/>
     <w:rsid w:val="00923861"/>
     <w:rsid w:val="00961541"/>
     <w:rsid w:val="00994D24"/>
     <w:rsid w:val="009A04A7"/>
     <w:rsid w:val="009C177F"/>
     <w:rsid w:val="009E2EE1"/>
     <w:rsid w:val="009F0A16"/>
     <w:rsid w:val="00A0696F"/>
     <w:rsid w:val="00A26832"/>
     <w:rsid w:val="00A57D05"/>
     <w:rsid w:val="00A63EF0"/>
     <w:rsid w:val="00A70F04"/>
     <w:rsid w:val="00AE0AD0"/>
     <w:rsid w:val="00AF2723"/>
     <w:rsid w:val="00AF5A02"/>
     <w:rsid w:val="00B23678"/>
+    <w:rsid w:val="00B25F13"/>
     <w:rsid w:val="00B61B89"/>
     <w:rsid w:val="00B61D29"/>
     <w:rsid w:val="00B66CFB"/>
     <w:rsid w:val="00B710FF"/>
     <w:rsid w:val="00B7285A"/>
     <w:rsid w:val="00B76297"/>
     <w:rsid w:val="00B906CB"/>
     <w:rsid w:val="00BA36AF"/>
     <w:rsid w:val="00C06FCF"/>
     <w:rsid w:val="00C16F8E"/>
+    <w:rsid w:val="00C65422"/>
     <w:rsid w:val="00C65BC0"/>
     <w:rsid w:val="00C73986"/>
     <w:rsid w:val="00CF56E6"/>
     <w:rsid w:val="00D144EC"/>
     <w:rsid w:val="00D1554B"/>
     <w:rsid w:val="00D42D6D"/>
     <w:rsid w:val="00D82658"/>
     <w:rsid w:val="00D85E05"/>
     <w:rsid w:val="00DA55E7"/>
+    <w:rsid w:val="00DB3DFE"/>
     <w:rsid w:val="00DE04DB"/>
     <w:rsid w:val="00DE3A40"/>
     <w:rsid w:val="00E12E96"/>
     <w:rsid w:val="00E409B0"/>
+    <w:rsid w:val="00E77B9C"/>
     <w:rsid w:val="00E81CE5"/>
     <w:rsid w:val="00E91969"/>
     <w:rsid w:val="00E95BC1"/>
     <w:rsid w:val="00EB6F83"/>
     <w:rsid w:val="00EC5C0C"/>
+    <w:rsid w:val="00EF6FBC"/>
     <w:rsid w:val="00F4613C"/>
+    <w:rsid w:val="00F51C7F"/>
     <w:rsid w:val="00F56224"/>
     <w:rsid w:val="00FA045F"/>
     <w:rsid w:val="00FA468D"/>
     <w:rsid w:val="00FC5B6A"/>
     <w:rsid w:val="00FC73FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
@@ -3002,71 +3056,72 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3680"/>
+    <w:rsid w:val="00785D7E"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003E5012"/>
+    <w:rsid w:val="00785D7E"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto Slab" w:hAnsi="Roboto Slab"/>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E5012"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E81CE5"/>
@@ -3413,85 +3468,85 @@
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="003E5012"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notesbox">
     <w:name w:val="Notes box"/>
     <w:basedOn w:val="HTMLAddress"/>
     <w:link w:val="NotesboxChar"/>
     <w:qFormat/>
-    <w:rsid w:val="001249AE"/>
+    <w:rsid w:val="00785D7E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB6F83"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotesboxChar">
     <w:name w:val="Notes box Char"/>
     <w:basedOn w:val="HTMLAddressChar"/>
     <w:link w:val="Notesbox"/>
-    <w:rsid w:val="001249AE"/>
+    <w:rsid w:val="00785D7E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB6F83"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006411CC"/>
@@ -3727,51 +3782,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1817183603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4007,75 +4062,95 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100862EBB2F60D4BC4FB03C7E1961C036CD" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4a1c82b2399f435c70a8c110b1bbebaf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec340b3c-934f-40d9-befe-b28513ceaef8" xmlns:ns3="52c93cef-00f9-46d8-85d6-028374122481" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4f697261e67b728d3ad075d00d2e8132" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec340b3c-934f-40d9-befe-b28513ceaef8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="52c93cef-00f9-46d8-85d6-028374122481" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100862EBB2F60D4BC4FB03C7E1961C036CD" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="211eec4eaf98719bd3e45464b7418b42">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec340b3c-934f-40d9-befe-b28513ceaef8" xmlns:ns3="52c93cef-00f9-46d8-85d6-028374122481" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14fb26c5f252e1a0e05880594c993251" ns2:_="" ns3:_="">
     <xsd:import namespace="ec340b3c-934f-40d9-befe-b28513ceaef8"/>
     <xsd:import namespace="52c93cef-00f9-46d8-85d6-028374122481"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec340b3c-934f-40d9-befe-b28513ceaef8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4097,50 +4172,55 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ac34fb01-fe5e-4f9e-976d-785db01853c9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52c93cef-00f9-46d8-85d6-028374122481" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a232dfda-56e8-4910-acb7-d98d8ba40401}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="52c93cef-00f9-46d8-85d6-028374122481">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -4242,123 +4322,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93443F4E-61EF-4E55-A8DB-63A2F84496A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37162DD1-37F9-4AFD-A755-6DFE1D2C2D58}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0EFDA6-F8BC-48CC-AA2E-43664E93E6C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ec340b3c-934f-40d9-befe-b28513ceaef8"/>
+    <ds:schemaRef ds:uri="52c93cef-00f9-46d8-85d6-028374122481"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B869B943-9C6C-42C8-BB6C-2E875BCFA606}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ec340b3c-934f-40d9-befe-b28513ceaef8"/>
     <ds:schemaRef ds:uri="52c93cef-00f9-46d8-85d6-028374122481"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62EA15E4-B6EC-4588-A4BB-DAFAED53951C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2053</Words>
-  <Characters>10035</Characters>
+  <Words>2107</Words>
+  <Characters>10345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>608</Lines>
+  <Paragraphs>214</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>quakers annual leave policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Religious Society of Friends (Quakers)</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12064</CharactersWithSpaces>
+  <CharactersWithSpaces>12238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>quakers annual leave policy</dc:title>
   <dc:subject/>
   <dc:creator>Wendy Blake Ranken</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.0</cp:version>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100862EBB2F60D4BC4FB03C7E1961C036CD</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>