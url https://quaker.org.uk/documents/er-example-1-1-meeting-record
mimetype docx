--- v0 (2025-11-02)
+++ v1 (2026-05-07)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="376D5665" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRPr="00F87F82" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F87F82">
         <w:t xml:space="preserve">RECORD OF </w:t>
       </w:r>
       <w:r>
         <w:t>1-1 MEETING</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -432,53 +432,53 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8925"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D567F" w14:textId="77777777" w:rsidTr="00894DDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="376D567E" w14:textId="3E9687CE" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
             <w:pPr>
               <w:pStyle w:val="Textbox"/>
             </w:pPr>
             <w:r w:rsidRPr="00B52084">
               <w:t>Achievements since last 1-1 meeting</w:t>
             </w:r>
             <w:r w:rsidR="00464E50">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D5681" w14:textId="77777777" w:rsidTr="00FD1396">
+      <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D5681" w14:textId="77777777" w:rsidTr="00E00DBA">
         <w:trPr>
-          <w:trHeight w:val="907"/>
+          <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="376D5680" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00894DDB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="376D5682" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
       <w:pPr>
         <w:rPr>
@@ -499,537 +499,734 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8925"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D5684" w14:textId="77777777" w:rsidTr="00894DDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="376D5683" w14:textId="4CC51DA5" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
             <w:pPr>
               <w:pStyle w:val="Textbox"/>
             </w:pPr>
             <w:r w:rsidRPr="00B52084">
               <w:t>Difficulties or problems since last 1-1 meeting. Agreed actions to overcome them</w:t>
             </w:r>
             <w:r w:rsidR="007D20BA">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D5686" w14:textId="77777777" w:rsidTr="00FD1396">
+      <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D5686" w14:textId="77777777" w:rsidTr="00E00DBA">
         <w:trPr>
-          <w:trHeight w:val="907"/>
+          <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="376D5685" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00894DDB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DC5AF5B" w14:textId="77777777" w:rsidR="003B065C" w:rsidRDefault="003B065C" w:rsidP="00FD1396">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Wellbeing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8925"/>
       </w:tblGrid>
       <w:tr w:rsidR="003B065C" w:rsidRPr="00B52084" w14:paraId="1DC7FDD1" w14:textId="77777777" w:rsidTr="00A21921">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6786145C" w14:textId="75720212" w:rsidR="003B065C" w:rsidRPr="00B52084" w:rsidRDefault="007D20BA" w:rsidP="00A21921">
             <w:pPr>
               <w:pStyle w:val="Textbox"/>
             </w:pPr>
             <w:r w:rsidRPr="007D20BA">
               <w:t>How is wellbeing? Any concerns with working relationships? Agreed steps to resolve any issues of concern</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B065C" w:rsidRPr="00B52084" w14:paraId="504D1891" w14:textId="77777777" w:rsidTr="00A21921">
+      <w:tr w:rsidR="003B065C" w:rsidRPr="00B52084" w14:paraId="504D1891" w14:textId="77777777" w:rsidTr="00E00DBA">
         <w:trPr>
-          <w:trHeight w:val="907"/>
+          <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8925" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C610016" w14:textId="77777777" w:rsidR="003B065C" w:rsidRPr="00B52084" w:rsidRDefault="003B065C" w:rsidP="00A21921">
+          <w:p w14:paraId="1C610016" w14:textId="77777777" w:rsidR="00380378" w:rsidRPr="003B1911" w:rsidRDefault="00380378" w:rsidP="003B1911"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3382C1D7" w14:textId="0138007B" w:rsidR="0074714C" w:rsidRDefault="0074714C" w:rsidP="0074714C">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mutual feedback (both positive and developmental)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8925"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0074714C" w:rsidRPr="00B52084" w14:paraId="2034DA04" w14:textId="77777777" w:rsidTr="004F2874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1700B9DC" w14:textId="00364C76" w:rsidR="0074714C" w:rsidRDefault="0074714C" w:rsidP="004F2874">
+            <w:pPr>
+              <w:pStyle w:val="Textbox"/>
+            </w:pPr>
+            <w:r>
+              <w:t>What feedback does the employee have about their employment to date?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307A5F43" w14:textId="77777777" w:rsidR="0074714C" w:rsidRDefault="0074714C" w:rsidP="004F2874">
+            <w:pPr>
+              <w:pStyle w:val="Textbox"/>
+            </w:pPr>
+            <w:r>
+              <w:t>What feedback does the manager have about how the employee is conducting their work to date?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="354B71DF" w14:textId="483C9E73" w:rsidR="0074714C" w:rsidRPr="00380378" w:rsidRDefault="0074714C" w:rsidP="004F2874">
+            <w:pPr>
+              <w:pStyle w:val="Textbox"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00380378">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">NB if there are any concerns, a constructive and open conversation should be held, giving examples. If the employee is in their probationary period, it is important to </w:t>
+            </w:r>
+            <w:r w:rsidR="00380378" w:rsidRPr="00380378">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">inform the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00380378" w:rsidRPr="00380378">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>employee,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00380378">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if any concern </w:t>
+            </w:r>
+            <w:r w:rsidR="00380378">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="007B5032">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ight</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00380378">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lead to the employee’s employment being terminated during probation, or probation extended. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A53140C" w14:textId="65F26653" w:rsidR="00380378" w:rsidRPr="00B52084" w:rsidRDefault="00380378" w:rsidP="004F2874">
+            <w:pPr>
+              <w:pStyle w:val="Textbox"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00380378">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problem-solving </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">should occur </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00380378">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>and actions agreed, to address any concerns</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0074714C" w:rsidRPr="00B52084" w14:paraId="5FEBBD88" w14:textId="77777777" w:rsidTr="00E00DBA">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269C9423" w14:textId="77777777" w:rsidR="0074714C" w:rsidRPr="00B52084" w:rsidRDefault="0074714C" w:rsidP="004F2874">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="376D5687" w14:textId="1D9AFC17" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B52084">
-        <w:lastRenderedPageBreak/>
         <w:t>Other matters</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8925"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D5689" w14:textId="77777777" w:rsidTr="00894DDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="376D5688" w14:textId="450DD44E" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
             <w:pPr>
               <w:pStyle w:val="Textbox"/>
             </w:pPr>
             <w:r w:rsidRPr="00B52084">
               <w:t>Any other matters discussed</w:t>
             </w:r>
             <w:r w:rsidR="00464E50">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D568B" w14:textId="77777777" w:rsidTr="00FD1396">
+      <w:tr w:rsidR="00FD1396" w:rsidRPr="00B52084" w14:paraId="376D568B" w14:textId="77777777" w:rsidTr="00E00DBA">
         <w:trPr>
-          <w:trHeight w:val="907"/>
+          <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8925" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="376D568A" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00894DDB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="376D568C" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="376D568D" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
+    <w:p w14:paraId="376D568D" w14:textId="39BAB8A9" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00412450">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52084">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Signed (employee) ………………………………………………………………………..</w:t>
+        <w:t>Signed (employee)</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidR="00F54508">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54508">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="376D568F" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00FD1396">
+    <w:p w14:paraId="376D568E" w14:textId="77777777" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00F54508">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376D568F" w14:textId="4B4B0D40" w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidRDefault="00FD1396" w:rsidP="00412450">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52084">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Signed (line manager) …………………………………………………………………….</w:t>
+        <w:t>Signed (line manager)</w:t>
+      </w:r>
+      <w:r w:rsidR="00412450">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidR="00412450">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD1396" w:rsidRPr="00B52084" w:rsidSect="008D1625">
-      <w:footerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04FFD8E3" w14:textId="77777777" w:rsidR="001F604A" w:rsidRDefault="001F604A">
+    <w:p w14:paraId="5F917397" w14:textId="77777777" w:rsidR="00B436B9" w:rsidRDefault="00B436B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="612AA80A" w14:textId="77777777" w:rsidR="001F604A" w:rsidRDefault="001F604A">
+    <w:p w14:paraId="75ED3C8E" w14:textId="77777777" w:rsidR="00B436B9" w:rsidRDefault="00B436B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Slab">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="200006FF" w:usb1="8000405F" w:usb2="00000022" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="376D5694" w14:textId="104DB484" w:rsidR="006B0A4D" w:rsidRPr="006B0A4D" w:rsidRDefault="006B0A4D" w:rsidP="006B0A4D">
+  <w:p w14:paraId="376D5694" w14:textId="131AC3B6" w:rsidR="006B0A4D" w:rsidRPr="006B0A4D" w:rsidRDefault="006B0A4D" w:rsidP="006B0A4D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008D129F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Quaker</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> employers resource – example of record of 1-1 meetings</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="001C18E3">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>04</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>-20</w:t>
     </w:r>
     <w:r w:rsidR="001C18E3">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003B1911">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28EB5725" w14:textId="52CF8021" w:rsidR="00C76836" w:rsidRPr="00C76836" w:rsidRDefault="00C76836" w:rsidP="00C76836">
+  <w:p w14:paraId="28EB5725" w14:textId="04C45907" w:rsidR="00C76836" w:rsidRPr="00C76836" w:rsidRDefault="00C76836" w:rsidP="00C76836">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008D129F">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Quaker</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> employers resource – example of record of 1-1 meetings</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="001C18E3">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>04</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>-20</w:t>
+      <w:t>-202</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00380378">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...5 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F623A33" w14:textId="77777777" w:rsidR="001F604A" w:rsidRDefault="001F604A">
+    <w:p w14:paraId="0E627139" w14:textId="77777777" w:rsidR="00B436B9" w:rsidRDefault="00B436B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76838DBF" w14:textId="77777777" w:rsidR="001F604A" w:rsidRDefault="001F604A">
+    <w:p w14:paraId="5F63EB01" w14:textId="77777777" w:rsidR="00B436B9" w:rsidRDefault="00B436B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63BEE56D" w14:textId="4078525A" w:rsidR="008D1625" w:rsidRDefault="008D1625">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="002D23BB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FC29C0" wp14:editId="19560C56">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FC29C0" wp14:editId="19560C56">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>329565</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1079500" cy="1888490"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21353"/>
               <wp:lineTo x="21346" y="21353"/>
               <wp:lineTo x="21346" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="2" name="Picture 2" descr="A close-up of a sign&#10;&#10;Description automatically generated with medium confidence"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1917,118 +2114,138 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FA9"/>
     <w:rsid w:val="00022391"/>
     <w:rsid w:val="00077F11"/>
     <w:rsid w:val="00087185"/>
     <w:rsid w:val="000C7E79"/>
     <w:rsid w:val="000D704D"/>
     <w:rsid w:val="00103D9B"/>
     <w:rsid w:val="001249AE"/>
     <w:rsid w:val="001258B6"/>
     <w:rsid w:val="0014242F"/>
+    <w:rsid w:val="0017173E"/>
+    <w:rsid w:val="001A7B3C"/>
     <w:rsid w:val="001B6EF7"/>
     <w:rsid w:val="001C18E3"/>
     <w:rsid w:val="001F604A"/>
     <w:rsid w:val="00207CAF"/>
     <w:rsid w:val="00233FA9"/>
     <w:rsid w:val="0029169A"/>
     <w:rsid w:val="002F3BB6"/>
+    <w:rsid w:val="003016E2"/>
     <w:rsid w:val="00305195"/>
+    <w:rsid w:val="00380378"/>
     <w:rsid w:val="00383596"/>
     <w:rsid w:val="003A3E46"/>
     <w:rsid w:val="003B065C"/>
+    <w:rsid w:val="003B1911"/>
     <w:rsid w:val="003B4F62"/>
+    <w:rsid w:val="003D70F2"/>
     <w:rsid w:val="003E5012"/>
     <w:rsid w:val="00410CE1"/>
+    <w:rsid w:val="00412450"/>
     <w:rsid w:val="00440851"/>
     <w:rsid w:val="00440A42"/>
     <w:rsid w:val="00464E50"/>
     <w:rsid w:val="004B5E5E"/>
     <w:rsid w:val="004C4B27"/>
     <w:rsid w:val="004C6B01"/>
     <w:rsid w:val="005264EF"/>
     <w:rsid w:val="00526989"/>
     <w:rsid w:val="00561662"/>
+    <w:rsid w:val="00585792"/>
     <w:rsid w:val="005D30B2"/>
     <w:rsid w:val="005F7D18"/>
+    <w:rsid w:val="0062314D"/>
     <w:rsid w:val="006411CC"/>
     <w:rsid w:val="00642DFB"/>
+    <w:rsid w:val="006461C6"/>
+    <w:rsid w:val="00675FDA"/>
     <w:rsid w:val="00677E2A"/>
     <w:rsid w:val="0068749E"/>
     <w:rsid w:val="00692903"/>
     <w:rsid w:val="006958A6"/>
     <w:rsid w:val="006B0A4D"/>
     <w:rsid w:val="006B6946"/>
     <w:rsid w:val="00737BE8"/>
+    <w:rsid w:val="0074714C"/>
+    <w:rsid w:val="007B5032"/>
     <w:rsid w:val="007D20BA"/>
     <w:rsid w:val="007F38CB"/>
     <w:rsid w:val="008B3680"/>
     <w:rsid w:val="008D1625"/>
     <w:rsid w:val="008E67D3"/>
     <w:rsid w:val="009125A8"/>
     <w:rsid w:val="00923861"/>
+    <w:rsid w:val="009600C8"/>
     <w:rsid w:val="00961541"/>
     <w:rsid w:val="00994D24"/>
     <w:rsid w:val="009A04A7"/>
     <w:rsid w:val="00A26832"/>
     <w:rsid w:val="00A57D05"/>
     <w:rsid w:val="00A63EF0"/>
     <w:rsid w:val="00AF2723"/>
     <w:rsid w:val="00AF5A02"/>
     <w:rsid w:val="00B23678"/>
+    <w:rsid w:val="00B436B9"/>
     <w:rsid w:val="00B61B89"/>
     <w:rsid w:val="00B61D29"/>
     <w:rsid w:val="00B66CFB"/>
     <w:rsid w:val="00B710FF"/>
     <w:rsid w:val="00B906CB"/>
     <w:rsid w:val="00BA36AF"/>
+    <w:rsid w:val="00BC3703"/>
     <w:rsid w:val="00C06FCF"/>
+    <w:rsid w:val="00C65422"/>
     <w:rsid w:val="00C76836"/>
     <w:rsid w:val="00D144EC"/>
     <w:rsid w:val="00DE04DB"/>
     <w:rsid w:val="00DE3A40"/>
+    <w:rsid w:val="00E00DBA"/>
     <w:rsid w:val="00E12E96"/>
     <w:rsid w:val="00E409B0"/>
+    <w:rsid w:val="00E50760"/>
     <w:rsid w:val="00E81CE5"/>
     <w:rsid w:val="00E95BC1"/>
     <w:rsid w:val="00EB6F83"/>
     <w:rsid w:val="00ED45FD"/>
     <w:rsid w:val="00ED4B63"/>
+    <w:rsid w:val="00F54508"/>
     <w:rsid w:val="00F56224"/>
     <w:rsid w:val="00FA045F"/>
     <w:rsid w:val="00FA468D"/>
     <w:rsid w:val="00FC5B6A"/>
     <w:rsid w:val="00FD1396"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -2413,71 +2630,72 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3680"/>
+    <w:rsid w:val="003016E2"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003E5012"/>
+    <w:rsid w:val="003016E2"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto Slab" w:hAnsi="Roboto Slab"/>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E5012"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E81CE5"/>
@@ -2513,50 +2731,51 @@
       <w:keepNext/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E5012"/>
     <w:pPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -2825,85 +3044,85 @@
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="003E5012"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notesbox">
     <w:name w:val="Notes box"/>
     <w:basedOn w:val="HTMLAddress"/>
     <w:link w:val="NotesboxChar"/>
     <w:qFormat/>
-    <w:rsid w:val="001249AE"/>
+    <w:rsid w:val="00675FDA"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB6F83"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotesboxChar">
     <w:name w:val="Notes box Char"/>
     <w:basedOn w:val="HTMLAddressChar"/>
     <w:link w:val="Notesbox"/>
-    <w:rsid w:val="001249AE"/>
+    <w:rsid w:val="00675FDA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB6F83"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006411CC"/>
@@ -2967,61 +3186,73 @@
     <w:rsid w:val="00FD1396"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextboxChar">
     <w:name w:val="Text box Char"/>
     <w:basedOn w:val="HeaderChar"/>
     <w:link w:val="Textbox"/>
     <w:rsid w:val="00FD1396"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074714C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -3262,87 +3493,99 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec340b3c-934f-40d9-befe-b28513ceaef8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="52c93cef-00f9-46d8-85d6-028374122481" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec340b3c-934f-40d9-befe-b28513ceaef8" xmlns:ns3="52c93cef-00f9-46d8-85d6-028374122481" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4f697261e67b728d3ad075d00d2e8132" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100862EBB2F60D4BC4FB03C7E1961C036CD" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="211eec4eaf98719bd3e45464b7418b42">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec340b3c-934f-40d9-befe-b28513ceaef8" xmlns:ns3="52c93cef-00f9-46d8-85d6-028374122481" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14fb26c5f252e1a0e05880594c993251" ns2:_="" ns3:_="">
     <xsd:import namespace="ec340b3c-934f-40d9-befe-b28513ceaef8"/>
     <xsd:import namespace="52c93cef-00f9-46d8-85d6-028374122481"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec340b3c-934f-40d9-befe-b28513ceaef8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3364,50 +3607,55 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ac34fb01-fe5e-4f9e-976d-785db01853c9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52c93cef-00f9-46d8-85d6-028374122481" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a232dfda-56e8-4910-acb7-d98d8ba40401}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="52c93cef-00f9-46d8-85d6-028374122481">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -3509,118 +3757,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA62DB2D-1B56-4DF2-9549-A9466271BCB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ec340b3c-934f-40d9-befe-b28513ceaef8"/>
+    <ds:schemaRef ds:uri="52c93cef-00f9-46d8-85d6-028374122481"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A85F2BDA-0850-4DE9-8680-CEF3C8C3FB4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E34BA775-6E73-4304-A1F8-AC04058904D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA62DB2D-1B56-4DF2-9549-A9466271BCB4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79D12A0C-D09F-45F9-9D9C-B079A582FF20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ec340b3c-934f-40d9-befe-b28513ceaef8"/>
+    <ds:schemaRef ds:uri="52c93cef-00f9-46d8-85d6-028374122481"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>82</Words>
-  <Characters>472</Characters>
+  <Words>159</Words>
+  <Characters>944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>quakers annual leave policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Religious Society of Friends (Quakers)</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>553</CharactersWithSpaces>
+  <CharactersWithSpaces>1093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>quakers annual leave policy</dc:title>
   <dc:subject/>
   <dc:creator>Wendy Blake Ranken</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.0</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100862EBB2F60D4BC4FB03C7E1961C036CD</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>